--- v1 (2026-02-05)
+++ v2 (2026-05-16)
@@ -54,800 +54,800 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GIOMAR DA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_072-2024_-_giomar_da_rosa.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_072-2024_-_giomar_da_rosa.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo realize as providências necessárias para a construção de uma lombada no Avencal, no loteamento Vila Nova de Gaia.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>SEANDRA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_no_073-2024_seandra_cordeiro_de_oliveira.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_no_073-2024_seandra_cordeiro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através do setor competente, com vistas a melhorar a iluminação pública, realize a instalação de uma lâmpada próximo à residência do Sr. José Claudinei Calizario de Lima, em Campo Novo.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_no_074-2024_seandra_cordeiro_de_oliveira.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_no_074-2024_seandra_cordeiro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através do setor competente, com vistas a melhorar a iluminação pública, realize a instalação de uma lâmpada próximo à residência de Denilse e Alisson Schreiner, em Poço Frio.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>EDUARDO PIRES FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_075-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_075-2024.pdf</t>
   </si>
   <si>
     <t>viabilize a reforma de um bueiro na localidade do Quicé, em frente à entrada do Senhor José Rodrigues de Lima.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_076-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_076-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da secretaria competente, amplie a rede de distribuição de água tratada na localidade de Poço Frio dos Moreira, da residência do Sr. Josnei Simões até a residência do Sr. Ercílio Simões.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_077-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_077-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da secretaria competente, realize as providências necessárias para a construção de uma travessia elevada em Gramados, na estrada que foi recentemente pavimentada, na lateral da Quadra de Esportes.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_078-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_078-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da secretaria competente, realize a aquisição de equipamentos de segurança para transporte de crianças nos veículos utilizados pelo Conselho Tutelar.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_no_079-2024_seandra_cordeiro_oliveira__agendamento_de_consultas.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_no_079-2024_seandra_cordeiro_oliveira__agendamento_de_consultas.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal, para que, através da Secretaria de Saúde, realize as providências necessárias para analisar a viabilidade de dar prioridade para agendamento de consultas para mães e pais de pacientes portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_080-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_080-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da secretaria competente, amplie a rede de distribuição de água na localidade de Picacinho, para atendimento das famílias que não possuem água tratada.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_081-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_081-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da secretaria competente, realize reparos na Rua Rafael Celeski, em Trigolândia.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_082-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_082-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal, para que através da Secretaria Competente, sejam adotadas as providências necessárias para realizar a revitalização da quadra de esportes de Campina dos Crespins, incluindo a troca de lâmpadas e pintura.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indicacao_083-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indicacao_083-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria Competente, analise a viabilidade da passagem de um caminhão pipa, para molhar a estrada na comunidade de Campina dos Crespins sentido a Cachoerinha e também em frente a Escola e o posto de saúde da comunidade do Campo Novo.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>ALMIR</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_084-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_084-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria Competente, realize as providências necessárias para instalar uma lixeira com tampa para os resíduos e lixo, nas proximidades da Rua General Carneiro, na localidade de Trigolândia.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>DORIVALDO</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_085-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_085-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria competente, realize as providências necessárias para a realização da seguinte demanda na área da Saúde ou setor competente_x000D_
 _x000D_
 •	Exames laboratoriais das 7 da manhã às 19 horas da noite e das 19 da noite até às 7 da manhã emergencial.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_086-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_086-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria competente, realize as providências necessárias para a realização da seguinte demanda nas dependências do hospital de Piên_x000D_
 _x000D_
 _x000D_
 •	Nos Sábados e Domingos, seja fornecido serviço de Raio X das 9h00 da manhã às 11h00 da manhã e das 14h00 às 18h00.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/26/indicacao_087-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/26/indicacao_087-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria de Saúde e setores competentes, realize as providências necessárias para a realização da seguinte demanda:_x000D_
 _x000D_
 •	Fornecimento de medicamentos no hospital durante os sábados e domingos através de um posto avançado da farmácia do posto de saúde dentro do hospital, e também nos horários em que o posto central estiver fechado.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_088-2024_dorivaldo_ritzmann_identificacao_cracha.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_088-2024_dorivaldo_ritzmann_identificacao_cracha.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria responsável, realize as providências necessárias para que sejam confeccionados crachás de identificação para todos os alunos da rede municipal.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_no_089-2024__dorivaldo_ritzmann___fechamento_rua_do_colegio.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_no_089-2024__dorivaldo_ritzmann___fechamento_rua_do_colegio.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através do setor competente seja analisada a viabilidade de realizar o fechamento da Rua Fortaleza, esquina com a Rua Belo Horizonte, nos horários de entrada e saída dos alunos da rede municipal e estadual, manhã e tarde.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/33/indicacao_no_090-2024_seandra_cordeiro_de_oliveira____travessia_elevada_em_campina_dos_maia.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/33/indicacao_no_090-2024_seandra_cordeiro_de_oliveira____travessia_elevada_em_campina_dos_maia.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da secretaria competente, realize as providências necessárias para a construção de travessia elevada nos dois locais onde tem faixa de pedestres, entre a Escola e a Igreja na comunidade da Campina dos Maia.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_no_091-2024__dorivaldo_ritzmann___creche_tio_miltom.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_no_091-2024__dorivaldo_ritzmann___creche_tio_miltom.docx</t>
   </si>
   <si>
     <t>indicação vem, por meio desta, indicar a necessidade urgente de implementar medidas que garantam mais segurança aos alunos da creche Tio Milton, localizada no Bairro de Trigolândia. Atualmente, observamos um alto fluxo de ônibus e carros nos horários de entrada e saída das crianças, o que tem gerado situações de risco.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/35/indicacao_no_092-2024__dorivaldo_ritzmann___escola_alminda.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/35/indicacao_no_092-2024__dorivaldo_ritzmann___escola_alminda.docx</t>
   </si>
   <si>
     <t>vem, por meio desta, indicar a necessidade da instalação de uma travessia elevada em frente à Escola Municipal Alminda Antônia de Andrade, localizada no Bairro de Trigolândia. Além disso, é fundamental a implementação de melhorias na sinalização viária nas imediações da escola.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>JOELCIO BUBA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/36/indicacao_no_093-2024__joelcio_buba__alteracao_na_rota_caminhao_de_coleta_de_lixo.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/36/indicacao_no_093-2024__joelcio_buba__alteracao_na_rota_caminhao_de_coleta_de_lixo.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal, para que, através da Secretaria competente, seja viabilizada a alteração na rota do caminhão de coleta de lixo na comunidade do Lageado, nas proximidades da casa do Sr. Hélio Stafin.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/38/indicacao_94-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/38/indicacao_94-2024.pdf</t>
   </si>
   <si>
     <t>indica a necessidade urgente de melhorias nas obras de drenagem da Rua Santa Catarina, localizada no Bairro Avencal, pois devido às chuvas, a situação se agravou, causando alagamentos e comprometendo a mobilidade dos moradores e o acesso aos estabelecimentos locais</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_95_-_2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_95_-_2024.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo Municipal para que, através do setor competente, realize a adoção das medidas necessárias para a verificação e implementação do pagamento do adicional de insalubridade aos motoristas que desempenham suas funções na área da saúde.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_96_-_2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_96_-_2024.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo Municipal, por intermédio da Secretaria de Obras, que sejam adotadas as providências necessárias para a realização do alargamento da estrada que interliga a Comunidade de Campina dos Crespins, especificamente entre a empresa BK e a fábrica Dishey._x000D_
            Além disso, solicita-se a construção de um bueiro na entrada da empresa BK Mineração, com o objetivo de melhorar o escoamento de águas pluviais, garantindo maior segurança e conforto para os moradores e trabalhadores da região.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_097-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_097-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através do setor competente seja analisada a viabilidade de realizar uma obra de pavimentação em concreto na Rua Martin Luther King, na comunidade de Ponte Alta.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/44/indicacao_098_-_2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/44/indicacao_098_-_2024.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente propor, Menção de Reconhecimento às alunas  Ana Luiza Lesniovski e Isabelli Corrêa de Oliveira, estudantes da Escola Municipal Marciano de Carvalho e à Professora  Cleonice Aparecida Stal Kobsczinski, em virtude de sua dedicação e contribuição ao sucesso do Projeto Verde é Vida, desenvolvido pela Escola em parceria com a empresa AFUBRA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_099-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_099-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através do setor competente melhore a iluminação pública na Estrada Principal sentido Gramados, atrás da Arauco.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_100-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_100-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria competente, realize a desobstrução dos bueiros da Avenida Paraná, no bairro Ponte Alta.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>ALTEVIR</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_102-2024_altevir_antonio_miniicovski_construcao_de_bueiro.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_102-2024_altevir_antonio_miniicovski_construcao_de_bueiro.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria competente, viabilize a construção de um bueiro na localidade de Campina dos Maia, próximo as famílias Baubuinos.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>MANOEL VALDIR TABORDA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_102-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_102-2024.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo Municipal para que, através da Secretaria competente realize a instalação de dois painéis digitais que apresentem informações de temperatura, data e hora, nas avenidas principais dos bairros do Centro e Trigolândia.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/59/indicacao_103-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/59/indicacao_103-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria competente realize análise de viabilidade para instalação de semáforos em duas interseções, localizadas no Centro.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_104-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_104-2024.pdf</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal para que, através da Secretaria competente realize a abertura da Rua São Cristovão conforme traçado previsto na Lei nº 1434/2024 e posterior pavimentação.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_105-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_105-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal para que, através da Secretaria competente, analise a viabilidade de realizar a sinalização com pintura da lombada localizada na Av. Belo Horizonte esquina com a São Leopoldo sentido Campina dos Maia.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/6/requerimenteo_27.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/6/requerimenteo_27.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos serviços de fisioterapia</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_028-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_028-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos PROGRAMA PRÓ-RURAL</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ALMIR, DORIVALDO</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_029-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_029-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações para esclarecimentos</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_no_030_2024_seandra_cordeiro_de_oliveira__taxa_alvara.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_no_030_2024_seandra_cordeiro_de_oliveira__taxa_alvara.pdf</t>
   </si>
   <si>
     <t>Requer posicionamento acerca da revisão da base de cálculo da taxa TUFE (Alvarás) exercício 2024</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_031-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_031-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Poder Executivo, acerca da Lei nº 1.501/2023, que dispõe sobre a implantação do APP - Aplicativo "AGENDA FÁCIL"</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_032-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_032-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca das consultas de telemedicina</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_033_-_2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_033_-_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO PROGRAMA PREVINE BRASIL</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/41/proposta_emenda_lei_organica.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/41/proposta_emenda_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Piên</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>DLACE</t>
-[...2 lines deleted...]
-    <t>Decreto Legislativo de Aprovação das Contas do Pod</t>
+    <t>DJCPE</t>
+  </si>
+  <si>
+    <t>Decreto de Julgamento das Contas do Poder Executiv</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/45/decreto_01_-_2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/45/decreto_01_-_2024.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo do Municipio de Piên, referente ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>RESO</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/</t>
+    <t>http://sapl.pien.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Resolução nº 4, 13 de abril de 2004, que dispõe sobre o Regimento Interno da Câmara Municipal de Piên, no que especifica.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_no_005.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_no_005.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_ao_plo_25-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_ao_plo_25-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa nº 01/2024 ao Projeto de Lei nº 25/2024, de 1º de outubro de 2024</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>EAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_aditiva_001_-_ao_projeto_de_lei_ordinaria_no_020-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_aditiva_001_-_ao_projeto_de_lei_ordinaria_no_020-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO NA REDAÇÃO DO ARTIGO 1º DO PROJETO DE LEI ORDINÁRIA Nº 020/2024, QUE “RATIFICA A CONSOLIDAÇÃO DO PROTOCOLO DE INTENÇÕES E O ESTATUTO DO CONSÓRCIO INTERMUNICIPAL DE EDUCAÇÃO E ENSINO DO PARANÁ - CIEDEPAR.”</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RATIFICA A CONSOLIDAÇÃO DO PROTOCOLO DE INTENÇÕES E O ESTATUTO DO CONSÓRCIO INTERMUNICIPAL DE EDUCAÇÃO E ENSINO DO PARANÁ  CIEDEPAR.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ALTEVIR, GIOMAR DA ROSA, MANOEL VALDIR TABORDA, SEANDRA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_no_021-2024__subsidio_dos_vereadores__assinado.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_no_021-2024__subsidio_dos_vereadores__assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA DE 2025 A 2028</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_022_-_2024__subsidio_do_prefeito.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_022_-_2024__subsidio_do_prefeito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS PARA OS EXERCÍCIOS DE 2025 A 2028</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pll_23-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pll_23-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUTDO ARTIGO 1º DA LEI Nº 1.555, DE SETEMBRO DE 2024.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/20/ple_024-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/20/ple_024-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PIÊN E DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/21/ple_25-01-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/21/ple_25-01-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pll_026-2024_vereadora_seandra_cordeiro_de_oliveira.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pll_026-2024_vereadora_seandra_cordeiro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO "CAPUT" DO ARTIGO 5º DA LEI Nº 1.335, DE 21 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_001-2024_seandra_cordeiro_de_oliveira.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_001-2024_seandra_cordeiro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 01-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_02-2024_eduardo_pires_ferreira.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_02-2024_eduardo_pires_ferreira.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 02-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/52/emenda_03-2024_dorivaldo_ritzmann.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/52/emenda_03-2024_dorivaldo_ritzmann.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 03-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/53/emenda_04-2024_manoel_valdir_taborda.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/53/emenda_04-2024_manoel_valdir_taborda.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 04-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/54/emenda_05-2024_vereador_altevir_antonio_minicovski.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/54/emenda_05-2024_vereador_altevir_antonio_minicovski.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 05-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/55/emenda_006-2024_vereador_joelcio_buba.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/55/emenda_006-2024_vereador_joelcio_buba.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 06-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>CLEVER BEIL</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/56/emenda_007-2024_vereador_clever_beil.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/56/emenda_007-2024_vereador_clever_beil.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 07-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/57/emenda_008-2024_vereador_almir_pedro_mielke.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/57/emenda_008-2024_vereador_almir_pedro_mielke.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 08-2024 AO PROJETO DE LEI Nº 024-2024</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_009-2024_vereador_giomar_da_rosa.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_009-2024_vereador_giomar_da_rosa.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITUVA 009 DE 29 DE NOVEMBRO DE 2024, AO PROJETO DE LEI Nº 024-2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1154,68 +1154,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_072-2024_-_giomar_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_no_073-2024_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_no_074-2024_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_075-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_076-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_077-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_078-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_no_079-2024_seandra_cordeiro_oliveira__agendamento_de_consultas.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_080-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_081-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_082-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indicacao_083-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_084-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_085-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_086-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/26/indicacao_087-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_088-2024_dorivaldo_ritzmann_identificacao_cracha.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_no_089-2024__dorivaldo_ritzmann___fechamento_rua_do_colegio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/33/indicacao_no_090-2024_seandra_cordeiro_de_oliveira____travessia_elevada_em_campina_dos_maia.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_no_091-2024__dorivaldo_ritzmann___creche_tio_miltom.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/35/indicacao_no_092-2024__dorivaldo_ritzmann___escola_alminda.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/36/indicacao_no_093-2024__joelcio_buba__alteracao_na_rota_caminhao_de_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/38/indicacao_94-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_95_-_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_96_-_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_097-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/44/indicacao_098_-_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_099-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_100-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_102-2024_altevir_antonio_miniicovski_construcao_de_bueiro.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/59/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_105-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/6/requerimenteo_27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_029-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_no_030_2024_seandra_cordeiro_de_oliveira__taxa_alvara.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_031-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_032-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_033_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/41/proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/45/decreto_01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_no_005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_ao_plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_aditiva_001_-_ao_projeto_de_lei_ordinaria_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_no_021-2024__subsidio_dos_vereadores__assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_022_-_2024__subsidio_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pll_23-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/20/ple_024-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/21/ple_25-01-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pll_026-2024_vereadora_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_001-2024_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_02-2024_eduardo_pires_ferreira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/52/emenda_03-2024_dorivaldo_ritzmann.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/53/emenda_04-2024_manoel_valdir_taborda.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/54/emenda_05-2024_vereador_altevir_antonio_minicovski.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/55/emenda_006-2024_vereador_joelcio_buba.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/56/emenda_007-2024_vereador_clever_beil.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/57/emenda_008-2024_vereador_almir_pedro_mielke.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_009-2024_vereador_giomar_da_rosa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_072-2024_-_giomar_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/4/indicacao_no_073-2024_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/5/indicacao_no_074-2024_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/7/indicacao_075-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/8/indicacao_076-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/9/indicacao_077-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_078-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/12/indicacao_no_079-2024_seandra_cordeiro_oliveira__agendamento_de_consultas.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_080-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_081-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/16/indicacao_082-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indicacao_083-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_084-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_085-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_086-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/26/indicacao_087-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_088-2024_dorivaldo_ritzmann_identificacao_cracha.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_no_089-2024__dorivaldo_ritzmann___fechamento_rua_do_colegio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/33/indicacao_no_090-2024_seandra_cordeiro_de_oliveira____travessia_elevada_em_campina_dos_maia.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_no_091-2024__dorivaldo_ritzmann___creche_tio_miltom.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/35/indicacao_no_092-2024__dorivaldo_ritzmann___escola_alminda.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/36/indicacao_no_093-2024__joelcio_buba__alteracao_na_rota_caminhao_de_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/38/indicacao_94-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_95_-_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_96_-_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/42/indicacao_097-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/44/indicacao_098_-_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_099-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_100-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_102-2024_altevir_antonio_miniicovski_construcao_de_bueiro.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/59/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_105-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/6/requerimenteo_27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_029-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_no_030_2024_seandra_cordeiro_de_oliveira__taxa_alvara.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_031-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_032-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_033_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/41/proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/45/decreto_01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_no_005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/43/emenda_modificativa_ao_plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_aditiva_001_-_ao_projeto_de_lei_ordinaria_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_no_021-2024__subsidio_dos_vereadores__assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_022_-_2024__subsidio_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pll_23-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/20/ple_024-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/21/ple_25-01-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pll_026-2024_vereadora_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/50/emenda_001-2024_seandra_cordeiro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/51/emenda_02-2024_eduardo_pires_ferreira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/52/emenda_03-2024_dorivaldo_ritzmann.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/53/emenda_04-2024_manoel_valdir_taborda.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/54/emenda_05-2024_vereador_altevir_antonio_minicovski.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/55/emenda_006-2024_vereador_joelcio_buba.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/56/emenda_007-2024_vereador_clever_beil.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/57/emenda_008-2024_vereador_almir_pedro_mielke.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2024/49/emenda_009-2024_vereador_giomar_da_rosa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="47.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>