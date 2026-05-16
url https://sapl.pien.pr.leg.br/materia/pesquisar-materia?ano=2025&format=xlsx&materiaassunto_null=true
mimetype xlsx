--- v0 (2025-10-13)
+++ v1 (2026-05-16)
@@ -10,2687 +10,3184 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1987" uniqueCount="865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2415" uniqueCount="1030">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SABRINA DE FÁTIMA RECK DOS SANTOS BINECK</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/79/001-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/79/001-2025.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da área externa Posto de Saúde de Trigolândia.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALMIR</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/80/002-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/80/002-2025.pdf</t>
   </si>
   <si>
     <t>Medidas necessárias para o alargamento de estrada na comunidade da Campina dos Crespins ligação com o Palmito e o Palmito de Cima.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SEANDRA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/81/003-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/81/003-2025.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada rural na comunidade do Lageado, estrada que é chegada para a granja JBS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/82/004-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/82/004-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um canal de comunicação oficial, para obtenção de informações sobre o programa de regularização fundiária.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/83/005-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/83/005-2025.pdf</t>
   </si>
   <si>
     <t>Providência necessárias para melhoria no cruzamento da Avenida Paraná com as ruas Acre, Goiânia e João Pessoa.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GABRIEL</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/84/006-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/84/006-2025.pdf</t>
   </si>
   <si>
     <t>Viabilização de projeto para facilitar a ligação de energia elétrica.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/85/007-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/85/007-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria da estrada em diferentes pontos na comunidade de Gramados.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/86/008-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/86/008-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria na estrada de roça na comunidade do Quicé.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/87/009-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/87/009-2025.pdf</t>
   </si>
   <si>
     <t>Providências necessárias para resolver a situação dos alagamentos na Rua João Pessoa no Centro de Piên.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/88/010-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/88/010-2025.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade da criação de um plano de carreira para os motoristas de ambulância.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>KELVIN</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/89/011-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/89/011-2025.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação área externa posto de saúde central de Piên.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ALMIR, SIMONE</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/92/012-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/92/012-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria Competente, o agendamento de viagens dos pacientes seja realizado via whatsApp.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/93/013-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/93/013-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria Competente, o agendamento de exames laboratoriais seja autorizado após a consulta na própria unidade em que foi atendido, bem como as guias de consultas especializadas e outros exames sejam retidos na mesma oportunidade e posteriormente encaminhados ao setor de Agendamentos para inserção em fila de espera.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>SIMONE</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/94/014-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/94/014-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria Competente, esteja sendo realizado um estudo detalhado para a construção de um Centro de Fisioterapia em nosso Município.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/95/015.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/95/015.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria Competente, que seja analisado a possibilidade de contratação de mão de obra qualificada para atender especialidades médicas em Piên.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>EDILENE</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_016-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria Competente, para seja realizado o recuo da calçada em frente ao CMI Tio Milton, Avenida Paraná,105 bairro de Trigolândia.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_017-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria Competente, para seja realizado o nivelamento da calçada da Avenida Paraná esquina com a Rua Francisco Beltrão bairro de Trigolândia.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_018-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
 A criação de uma cooperativa agrícola em nossa cidade de Piên, bem como a contratação de um engenheiro agrônomo que possa atuar em parceria com os agricultores locais. Essa proposta visa fomentar a diversificação do plantio de culturas, o que trará uma série de benefícios para o progresso econômico e social de nossa comunidade.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_019-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>solicito Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
 Apresente um detalhamento sobre a situação atual do reajuste salarial dos professores de carreira do nosso município. Essa solicitação se faz necessária e urgente, considerando a importância da valorização dos profissionais da educação, que desempenham um papel fundamental na formação das futuras gerações.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_020-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_020-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
       Apresente detalhamentos sobre o Incentivo Financeiro Adicional (IFA) destinado aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate à Endemias (ACE) que atuam em nosso município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_021-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
 A criação de um canal de atendimento digital, na forma de um aplicativo para celular, destinado ao agendamento de serviços de reparo de estradas, solicitação de ensaibramento de ruas e reparos gerais na infraestrutura viária do nosso município de Piên.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_022-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
 A criação de uma creche na comunidade de Gramados, com o intuito de atender à demanda crescente por serviços de educação infantil na região, onde concentraria parte da demanda hoje atendida na região central da cidade para esta em questão, onde somado à isso, liberaria mais vagas nas creches centrais da cidade.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ALTEVIR</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_023-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente realize as providências necessárias para a construção de uma lombada na rua Acre conhecida também como rua dos Adil, com a seguinte referência: no local há oito residências, dois salões de beleza, uma loja de móveis, restaurante e lanchonete.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_024-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_024-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente, sejam realizadas as providências necessárias para instalação de dois pontos de ônibus nas seguintes referências:_x000D_
 Um deles na localidade de Boa Vista, próximo à Pedreira Simões_x000D_
 E outro no Poço Frio, próximo à residência do Sr. Vanderlei Vargas.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_025-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente, sejam realizadas as providências necessárias para instalação de lâmpadas do tipo LED na rua que recebeu Pavimentação nova que vai para Gramados (atrás da Arauco)._x000D_
 Especialmente perto do ponto de ônibus que está muito perigoso principalmente para as mulheres que aguardam o transporte para o trabalho.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_026-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_026-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente, sejam realizadas as providências necessárias para criação de um novo modelo e ou sistema para agendamento das consultas de fisioterapia, em local fechado ou com cobertura e disponibilidade de banheiro para os pacientes que estarão aguardando na fila.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_027-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_027-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente, sejam realizadas as providências necessárias para criação no âmbito da secretaria de ação social uma OPM - Organismo de Políticas para Mulheres.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ALDO</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no028-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no028-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria Competente, seja realizada a revitalização da quadra de esportes da comunidade de Palmitos, iluminação, reforma dos alambrados e portões e tela , pintura etc</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_029-2025_simone_rauen_-_programa_de_fraldas.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_029-2025_simone_rauen_-_programa_de_fraldas.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretária Competente, para que seja feita a análise e posteriormente criação de um programa municipal de fornecimento de fraldas descartáveis para munícipes portadores de doenças crônico-degenerativas agudizadas, patologias que necessitem de cuidados paliativos, provisórios ou permanentes, portadores de incapacidade funcional, provisória ou permanente ou acamados.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_030-2025_almir_pedro_mielke_-_ponto_de_onibus_campina_dos_crespins.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_030-2025_almir_pedro_mielke_-_ponto_de_onibus_campina_dos_crespins.docx</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal para que, através da secretaria competente, viabilize a instalação de uma estrutura de ponto de ônibus na localidade de Campina dos Crespins, no trevo/acesso que vai para Cachoeirinha e Centro, próximo ao Posto de Saúde.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_031-2025_gabriel_busch_-_reparo_no_ponto_de_onibus_da_comunidade_do_letreiro.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_031-2025_gabriel_busch_-_reparo_no_ponto_de_onibus_da_comunidade_do_letreiro.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
  Reparo no ponto de ônibus localizado na comunidade do Letreiro, especificamente na entrada que dá acesso à residência da família Alves, Referência: Nelton e Norilda Alves.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_032-2025_gabriel_busch_-_viabilizacao_da_colocacao_de_monitores_no_transporte_escolar.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_032-2025_gabriel_busch_-_viabilizacao_da_colocacao_de_monitores_no_transporte_escolar.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
  A viabilização da colocação de monitores no transporte escolar do nosso município. A presença desses profissionais é de extrema importância e traz uma série de benefícios que merecem ser destacados.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_033-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria Planejamento, Obras e Urbanismo, sejam realizadas as providências necessárias para reconstituir o acesso e possibilitar a drenagem adequada da água da chuva na residência da Sra Marlene Simões.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_034-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
  Criação do nome da rua localizada na Vila dos Oliveiras, tendo como referência a residência do Sr. Celso Pires. Esta medida é de extrema importância, pois permitirá que os moradores da região possam formalizar solicitações e demandas junto à Sanepar, especialmente no que se refere a reparos e melhorias na rede de água. Os moradores também solicitam instalação de iluminação pública nos postes.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_035-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
  Melhorias na Escola Municipal de Gramados, com a solicitação de instalação de ar condicionado nas salas de aula, reparo das telas da cerca e reparos no parquinho. Essas intervenções são fundamentais para garantir um ambiente escolar mais seguro e acolhedor para nossos alunos.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_036-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria responsável, manutenção na estrada Rural na localidade de Povinho, que dá acesso às residências da família da Adriana e Gildo Lohr.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_037-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria responsável, que seja concluída a calçada em frente à Escola do Campo de Gramados</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_038-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, PARA QUE SEJA FEITO UM ESTUDO E A INSTALADA DE UMA LOMBADA NA RUA CASTRO ALVES, BAIRRO DA PONTE ALTA PIÊN.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_039-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, A INSTALAÇÃO DE BANHEIROS PUBLICOS EM LOCAIS ESTRATEGICOS NO CENTRO DA NOSSA CIDADE, ESPECIALMENTE NA PRAÇA EM FRENTE A PREFEITURA. ESSA INICIATIVA É FUNDAMENTAL, PARA ATENDER AS NECESSIDADES DA POPULAÇÃO E DOS VISITANTES, PROPORCIONANDO CONFORTO, HIGIENE E DIGNIDADE A TODOS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_040-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, A INSTALAÇÃO DE GRADES DE PROTEÇÃO NA NOVA PONTE CONSTRUIDA EM GRAMADOS, NAS PROXIMIDADES DO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_041-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE SEJA REALIZADO O ENVIO DE PROJETO DE LEI Á CÂMARA MUNICIPAL EM QUE SE "ESTABELECE A OBRIGATORIEDADE DA REALIZAÇÃO DO EXAME TOXICOLÓGICO PARA OS SERVIDORES PUBLICOS MUNICIPAIS E PARA O INGRESSO NO SERVIÇO PUBLICO MUNICIPAL, PARA DETECTAR O USO DE DROGAS ILICITAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_042-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_042-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, SOLICITAR A SUBSTITUIÇÃO DO ATUAL BUEIRO POR GALERIA, LOCALIZADA ENTRE O BAIRRO DE PALMITOS E AREIAS DIVISA DOS MUNICIPIOS DE PIÊN E AGUDOS DO SUL.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_043-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_043-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, SOLICITAR UMA PARCERIA PARA A CONTRATAÇÃO DE UM PONTO DE ONIBUS JUNTAMENTE COM O PAISAGISMO EM FRENTE A QUADRA DE ESPORTES DO BAIRRO DE PALMITOS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_044-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA RESPONSÁVEL SEJA REVITALIZADA A QUADRA DE ESPORTES DO BAIRRO DE GRAMADOS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_045-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA RESPONSÁVEL,PAVIMENTAÇÃO ASFALTICA NA RUA RECIFE CENTRO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_046-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SOLICITAR OBRAS DE MANUTENÇÃO NECESSARIAS PARA EVITAR ALAGAMENTO NA ESQUINA DA RUA BELO HORIZONTE, PORTO VELHO E AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_047.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_047.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da secretária competente, solicitar a instalação de uma lixeira, caçamba de lixo, na Rua Morretes no bairro de Trigolândia</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_48-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_48-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal para que, através da Secretária responsável, para que sejam realizados concertos do “mata Burro” e da estrada que dá acesso da família Slachta no Bairro de Campina dos Crespins</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_49-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_49-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal para que, através da Secretaria competente, seja realizada a instalação de uma lixeira, na Rua João Hanuch, em frente a residência de Rosinei Lisboa, no bairro de Trigolândia.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_50-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_50-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal para que, através da Secretária responsável, para que seja instalada uma lombada na Rua Manaus, Centro Piên PR.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/148/051-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/148/051-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de reunião com equipes de saúde, servidores envolvidos no trabalho do Previne Brasil para que sejam alinhadas as novas diretrizes.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/149/052-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/149/052-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilização no site da Prefeitura do cronograma anual da Ação de castração de animais.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>DORIVALDO</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/</t>
+    <t>http://sapl.pien.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretária responsável, sejam realizados manutenções e consertos na Ponte do Bairro de Campina dos Maia que dá acesso a Fragosos, e posteriormente o ideal seria a construção de uma ponte nova com galeria.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no054-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no054-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária Responsável, que seja instalada uma Rede de vôlei nova para a quadra de areia na Praça da Paz.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
 - Reparo dos bancos do posto de saúde de Gramados._x000D_
 - Manutenção e limpeza do cemitério central municipal._x000D_
 - Reparo do ponto de ônibus localizado na rodovia PR420  km 36 bairro Boa Vista, ponto de referência: em frente Maia Poços Artesianos._x000D_
 - Reparo na cobertura/telhado do portal de entrada da cidade._x000D_
 - Reparo na ponte da Campina dos Maia perto do antigo campo do Jequinha, estrada Poço Frio sentido Campina dos Maia.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no56-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no56-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
 Estudo de viabilidade de projeto de asfalto para as seguintes ruas:_x000D_
 - Rua Frederico Zappe, em Trigolândia._x000D_
 - Estrada da Cachoeirinha sentido Campina dos Crespins, do asfalto da PR, sentido Campina._x000D_
 - Estrada Principal, bairro Mosquito._x000D_
 - Estrada do Letreiro, saída da PR sentido Letreiro._x000D_
 - Estrada da Vila dos Silva, em Gramados._x000D_
 - Estrada Gramados sentido Quicé.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no057.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no057.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo Municipal, para que através da Secretaria Competente, sejam adotadas as providências necessárias para realizar reforma da Escola Santa Izabel na localidade de Campina dos Crespins.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no058.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no058.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo Municipal, para que através da Secretaria Competente, sejam adotadas as providências necessárias para a colocação de câmeras de segurança nas linhas escolares.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no59.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no59.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo Municipal, para que através da Secretária Competente, seja dano um nome a Escola do Campo de Gramados e assim prestando uma homenagem a professora Lúcia Maria Rohrbacher Taborda (in memória).</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no60.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no60.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal, através da Secretária responsável, solicitar para que seja realizada a aquisição de um equipamento de rachar lenha mecânico.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no61.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no61.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal, através da Secretária responsável, para que seja confeccionadas e instaladas placas de identificação nos bairros da área rural principalmente.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no062.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no062.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária responsável, sejam realizadas melhorias nos parquinhos do município para que seja instalada grama sintética.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_063.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_063.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária responsável, sejam realizadas melhorias na estrada que passa pela Ferragens Weiss e segue até a divisa com Rio Negro, Bairro de Picacinho.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>ALMIR, GABRIEL, KELVIN</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no064.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no064.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária Competente, sejam adquiridos e instalados coletores para “bitucas” de cigarros as quais devem ser distribuídos pelos lugares públicos da cidade.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_065.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_065.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal, para que através da Secretária Competente, sejam realizados manutenções e consertos em estradas que dão acesso a residências no bairro de Campina dos Crespins Piên PR.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no066.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no066.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal de Piên, para que por meio da Secretaria Municipal de Agricultura envie ofício à Secretaria de Estado da Agricultura e à Assembleia Legislativa do Estado do Paraná, no sentido de solicitar apoio dos órgão estaduais para criação de lei estadual em Defesa dos Produtores da Cadeia Produtiva do Tabaco.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária do Rodoviário, sejam realizados melhorias e reparos na estrada do bairro de Boa Vista que faz ligação a estrada Gregório Emídio de Almeida, próximo ao calcário Simões.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no068.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no068.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária responsável, sejam realizados melhorias e reparos na estrada no bairro de Campina dos Crespins ligação com o bairro de Palmito de Cima.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no069.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no069.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal, para que através da Secretária Competente, seja providenciada a instalação de barreiras de proteção na ponte do bairro do Quicé.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>ALMIR, ALDO, DORIVALDO, KELVIN</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no070.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no070.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária Competente, seja adquirido um caminhão prancha para transporte dos maquinários do rodoviário.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no071.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no071.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
 _x000D_
 1.	Instalação de iluminação pública na rua entre a residência do Sr. Waldemar Seidel e a residência do Sr. Roberto Seidel, em Gramados._x000D_
 - Justificativa: Garantir maior segurança e visibilidade à noite, ajudando a prevenir acidentes e a promover o bem-estar dos moradores._x000D_
 _x000D_
 2.	Pintura das lombadas recentemente instaladas nos novos asfaltos, especialmente as do Centro sentido Poço Frio._x000D_
 - Justificativa: A sinalização adequada é fundamental para alertar os motoristas e garantir a segurança de pedestres e condutores, prevenindo acidentes._x000D_
 _x000D_
 3.	Realização de curso para os produtores rurais sobre emissão de Nota Fiscal Eletrônica, que será obrigatória a partir de 2026._x000D_
 - Justificativa: Capacitar os produtores rurais antecipadamente facilitará o cumprimento da legislação, evitando problemas futuros e promovendo a formalização das suas atividades.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no072.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no072.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, para que analise a matéria da presente indicação e posteriormente seja realizado o envio de projeto de lei à Câmara Municipal para que a proposição tenha como súmula “Dispõe sobre a criação da Comissão Especial de Acompanhamento e Proposição de Alterações no Estatuto dos Servidores Públicos Municipais de Piên e dá outras providências.”</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no073.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no073.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA RESPONSAVEL SEJA REALIZADA A INSTALAÇÃO DE LÂMPADAS NO TERMINAL RODOVIARIO MUNICIPAL.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no074.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no074.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal, para que através da Secretária Competente, seja providenciada o aumento da canaleta de escoamento de água, rua que é acesso até a igreja católica no Bairro de Boa Vista Piên PR.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no075.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no075.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária competente seja realizada a reforma do ponto de ônibus no bairro de Campina dos Maia próxima as residências da família Schroth.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no076.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no076.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária competente, seja realizada a troca de uma lâmpada da iluminação pública localizada na Praça do Expedicionário em frente a Prefeitura Municipal de Piên.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>ALMIR, KELVIN, SIMONE</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_077-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_077-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através da Secretária Competente, para que seja instituído no município de Piên PR o programa de recuperação fiscal denominado Refis.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>ALMIR, DORIVALDO</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/196/inicacao_78-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/196/inicacao_78-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO CONGRESSO NACIONAL pela tramitação e aprovação do PDL 03/2025 e PL 1904/2024, que visam proteger o direito à vida e coibir a prática do aborto.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_79-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_79-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através da Secretária Responsável, seja criado uma Lei Específica para o Treinamento Trimestral de Primeiros Socorros e Manobra de Heimlich para Gestantes que realizam o Pré Natal na rede pública municipal, e anual para Profissionais da Rede Pública de Saúde e Educação.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_080-2025_simone_rauen_e_almir_-_heliponto.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_080-2025_simone_rauen_e_almir_-_heliponto.docx</t>
   </si>
   <si>
     <t>Construção de um heliporto no município, nas dependências do Parque Municipal de Eventos.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/201/inicacao_81-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/201/inicacao_81-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE FOSSE REALIZADO O CONSERTO DO BUEIRO NA RUA PAVIMENTADA NO BAIRRO DE ATERRADO ALTO PIÊN/PR.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/204/inicacao_82-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/204/inicacao_82-2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Poder Executivo Municipal para que, através da Secretária Responsável, seja instalados faixas de pedestre elevada em frente ao CMEI Gotinha bairro de Avencal, Escola do Campo Gramados bairro de Gramados e em frente a quadra de esportes do bairro de Campina dos Maia.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/205/inicacao_83-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/205/inicacao_83-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Poder Executivo Municipal que sejam adotadas providências para custear cursos de capacitação e/ou especialização voltados a servidores da saúde — em especial médicos efetivos — para que possam operar o aparelho de ultrassom já existente no município.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/206/inicacao_84-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/206/inicacao_84-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Poder Executivo Municipal que sejam instaladas caixas de sugestões em todas as repartições públicas do município, como forma de incentivar a participação popular e aprimorar os serviços prestados à população.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/209/inicacao_85-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/209/inicacao_85-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA NOMEADA RUA NO CENTRO DA CIDADE DE PIÊN EM HOMENAGEM AO MUNÍCIPE FIRMINO PEREIRA DA SILVA(IN MEMORIA).</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/210/inicacao_86-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/210/inicacao_86-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO ALTERAÇÕES NA AJUDA DE CUSTOS DOS MOTORISTAS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/211/inicacao_87-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/211/inicacao_87-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA TOMADA PROVIDÊNÇIAS PARA SOLUCIONAR A FALTA DE AGUA NO BAIRRO DE PONTE ALTA PIÊN/PR.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/212/inicacao_88-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/212/inicacao_88-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE SAÚDE, SEJA REALIZADO UM ESTUDO DE VIABILIDADE E POSTERIORMENTE VER A POSSIBILIDADE DE REALIZAÇÃO DAS COLETAS DE EXAMES DE SANGUE NO POSTO DE SAÚDE EM TRIGOLÂNDIA PIÊN PR.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/213/inicacao_89-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/213/inicacao_89-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Saúde, providencie a instalação de pontos de coleta para o descarte adequado de medicamentos vencidos ou em desuso, em locais estratégicos como Unidades de Saúde, Farmácia Municipal e prédios públicos.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/214/inicacao_90-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/214/inicacao_90-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria de Assistência Social e demais órgãos competentes, providencie a afixação de cartazes informativos em locais públicos com os canais de denúncia e apoio às mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/215/inicacao_91-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/215/inicacao_91-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize estudo técnico e jurídico, por meio do setor de Recursos Humanos e da Secretaria de Saúde, com vistas à concessão do adicional de insalubridade aos motoristas da saúde do Município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_092-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_092-2025.pdf</t>
   </si>
   <si>
     <t>Seja feito um estudo e posteriormente visto a possibilidade de se criar um programa municipal de doação de óculos especialmente para pessoas com baixa renda.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_093-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_093-2025.pdf</t>
   </si>
   <si>
     <t>Reforma do cruzeiro localizado no cemitério central municipal de Piên, com instalação de uma cobertura.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_094-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_094-2025.pdf</t>
   </si>
   <si>
     <t>Melhoria na sinalização e construção de lombadas ou tachão refletivo em dois pontos em Gramados.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_095-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_095-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de hidrante boca de incêndio em locais estratégicos de nossa cidade especialmente em escolas e creches.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao__096-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao__096-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOI9O AO CONGRESSO NACIONAL PELA APROVAÇÃO E IMPLEMENTAÇÃO DO PROJETO DE LEI Nº 2687/2022.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/223/inicacao_97-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/223/inicacao_97-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretária responsável, seja providenciado a troca de lâmpadas queimadas na Rua Belo Horizonte 960 Bairro de Campina dos Maia.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/224/inicacao_98-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/224/inicacao_98-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretária responsável, seja incluída a Rua José da Rosa no Bairro de Trigolândia, no cronograma de Pavimentação do Estado – Asfalto Novo Vida Nova.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_99-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_99-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIAS RESPONSÁVEL, SEJA DIRECIONADO O PROJETO DE CONSTRUÇÃO DA SUPER CRECHE NO BAIRRO DE TRIGOLÂNDIA PIÊN/PR COMO DE URGÊNCIA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_100-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA PROVIDENÇIADO A INSTALAÇÃO DE DISPOSITIVO PARA SE TER WI-FI GRATUITO NOS CARROS DA SAÚDE, VANS E AMBULÂNCIAS</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_101-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_101-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA PROVIDENCIADO A CONSTRUÇÃO DE UM PONTO DE ONIBUS E A MANUTENÇÃO E MELHORIAS DE DOIS PONTOS JÁ EXISTENTES, NO BAIRRO DE CAMPO NOVO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_102-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_102-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL DE PIÊN QUE, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRATAÇÃO, EM CARÁTER DE EMERGÊNCIA, DE PROFISSIONAIS NA ÁREA DE FISIOTERAPIA E PSICOLOGIA, COM O OBJETIVO DE ATENDER Á DEMANDA REPRIMIDA EXISTENTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_103-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_103-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVOMUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROVIDENCIADO A INSTALAÇÃO DE UMA LOMBADA NA RUA TOCANTINS CENTRO DE PIÊN PR.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_104-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_104-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROVIDENCIADO A ISTALAÇÃO DE UMA LOMBADA NA RUA DO BAIRRO DE CAMPINA DOS CRESPINS EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_105-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_105-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente: Adequação da Tenda Utilizada como Sala de Aula Provisória,  Manutenção na Quadra Escolar, Manutenção no Forro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_106-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_106-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que, através da Secretaria competente: Manutenção e instalação de ar condicionado, aquisição de notebook e armários, ampliação do número de fichas.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>ALDO, ALMIR, ALTEVIR, DORIVALDO, EDILENE, GABRIEL, KELVIN, SEANDRA, SIMONE</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_107-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_107-2025.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo Municipal para que, através da Secretária Competente, faça a destinação de 20 computadores para a Escola Municipal do Campo Etelvina Pacheco.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_108-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_108-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, vem respeitosamente indicar ao_x000D_
 Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização_x000D_
 das seguintes melhorias na área da pista de caminhada do Parque Municipal de Piên:</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_109-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_109-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, POR MEIO DO SETOR COMPETENTE, SEJA REALIZADA A INSTALAÇÃO DE UM PONTO DE ILUMINAÇÃO PÚBLICA( LUMINARIA E LAMPADA) NO INICIO DA RUA SÃO LUIZ, EM FRENTE AO ESTABELECIMENTO CIA DO PNEU.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_110_-_simone_rauien_-_mae_pienense.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_110_-_simone_rauien_-_mae_pienense.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo Municipal para que, através da Secretária Competente, seja instituído no município um projeto com nome Mãe Pienense”, tendo como ponto de partida a iniciativa de entregar um kit maternidade às gestantes que iniciarem o acompanhamento até a 12ª semana de gestação e realizarem, ao longo da gravidez, pelo menos 7 consultas de pré-natal.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_111-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DA TERCEIRA FAIXA DE CIRCULAÇÃO NA VIA DE ACESSO À CIDADE DE PIÊN, A PARTIR DO PORTAL DE ENTRADA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_112-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_112-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, QUE POR MEIO DO SETOR COMPETENTE, SEJA REALIZADA A INSTALAÇÃO DE UMA LOMBADA NA RUA NATAL, NAS PROXIMIDADES DO NUMERO 175.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/250/inicacao_113-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/250/inicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PLANEJADA E CONSTRUIDA UMA COBERTURA ONDE PARAM OS ÔNIBUS NA RUA DA ESCOLA MARCIANO E DO COLÉGIO FREDERICO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/251/inicacao_114-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/251/inicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADA A RECAPAGEM ASFÁLTICA NA RUA GOIÂNIA CENTRO PIÊN.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/253/inicacao_115-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/253/inicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>VENHO RESPEITOSAMENTE, INDICAR AO PODER EXECUTIVO MUNICIPAL A VIABILIDADE DE IMPLANTAÇÃO DE UM NOVO ACESSO VIÁRIO NA REGIÃO CENTRAL DO MUNICÍPIO, MAIS PRECISAMENTE NAS PROXIMIDADES DA RUA FORTALEZA, COM O OBJETIVO DE MELHORAR A MOBILIDADE URBANA E OFERECER UMA ALTERNATIVA EFICIENTE DE TRÁFEGO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/254/inicacao_116-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/254/inicacao_116-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA NOMEADA RUA NO BAIRRO DE GRAMADOS DA CIDADE DE PIÊN EM HOMENAGEM AO MUNÍCIPE MIGUEL SURA(IN MEMORIA).</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/255/inicacao_117-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/255/inicacao_117-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SERJA NOMEADA RUA NO CENTRO DA CIDADE DE PIÊN EM HOMENAGEM AO MUNÍCIPE AFONSO ERVINO JHON(IN MEMÓRIA).</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/256/inicacao_118-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/256/inicacao_118-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA PROVIDENCIADO A INSTALAÇÃO E MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA JOAQUIM MANOEL DE MACEDO NO BAIRRO DE PONTE ALTA PIÊN-PR.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/257/inicacao_119-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/257/inicacao_119-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA AMAZONAS, EM FRENTE A CÂMARA DE VEREADORES, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/258/inicacao_120-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/258/inicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE SEJA REALIZADA A LIMPEZA DE UM TERRENO DA PREFEITURA PROXIMO A COAPAR NO BAIRRO DE TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/259/inicacao_121-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/259/inicacao_121-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROVIDENCIDO A INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA CAMPINA DOS CRESPINS, NO TREVO QUE LIGA PRO CENTRO E CACHOEIRINHA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/261/inicacao_122-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/261/inicacao_122-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO QUE ENTRE EM CONTATO COM AS PLATAFORMAS DE NAVEGAÇÃO POR GPS PARA INFORMAR SOBRE A INTERDIÇÃO DA PONTE E ORIENTAR A POPULAÇÃO SOBRE ROTAS ALTERNATIVAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/264/inicacao_123-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/264/inicacao_123-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJAM REALIZADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE, APÓS OUVIDA EM PLENÁRIO, SEJA ENCAMINHADA AO EXELENTISSÍMO SENHOR PREFEITO MUNICIPAL DE PIÊN, SR. MAICON GROSSKOPF, A SEGUINTE INDICAÇÃO: SUGESTÃO AO EXECUTIVO MUNICIPAL PARA INSTITUIÇÃO DO PROGRAMA ´´CÂMBIO VERDE'' NO MUNICIPIO DE PIÊN, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/265/inicacao_124-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/265/inicacao_124-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, através da Secretária responsável, sugerir realizar um estudo para futura implementação de restrições ao tráfego de caminhões bitrem e de carga pesada nas vias urbanas de Piên, durante parte do período da noite e madrugada, com o intuito de reduzir os impactos negativos desse tráfego, especialmente entre 21h00 (nove horas da noite) e 06h00 (seis horas da manhã).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/266/inicacao_125-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/266/inicacao_125-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REALIZAÇÃO DE MANUTENÇÃO E REPAROS URGENTES NA RUA MORRETES, LOCALIZADA NO BAIRRO DE TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/267/inicacao_126-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/267/inicacao_126-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REALIZAÇÃO DE MANUTENÇÃO E REPAROS URGENTES NA RUA GENERAL CARNEIRO EM TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/272/inicacao_127-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/272/inicacao_127-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SETOR COMPETENTE, SEJA REALIZADO A TROCA DE UMA LUMINARIA NA ESTRADA PARA ATERRADO ALTO NAS PROXIMIDADES DA CASA DO SENHOR VALDOMIRO ANTUNES DE LIMA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/273/inicacao_128-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/273/inicacao_128-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA INSTALADO UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA DA COMUNIDADE DO MONJOLINHO, EM FRENTE A CASA DA VILMA TEREZINHA MACHADO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/276/inicacao_129-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/276/inicacao_129-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROVIDENCIADO O RECAPE ASFÁLTICO NA RUA TOCANTINS CENTRO DE PIÊN PR.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/277/inicacao_130-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/277/inicacao_130-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que através da Secretária responsável, seja realizada manutenção em um bueiro na Avenida Paraná Trigolândia em frente à casa da dona Agostinha Aparecida Gomes Rocha.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/278/inicacao_131-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/278/inicacao_131-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal para que através da Secretária responsável, seja incluída para pavimentação asfáltica a estrada da comunidade do Monjolinho.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/280/inicacao_132-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/280/inicacao_132-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXCUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROVIDENCIADO A REVITALIZAÇÃO DA SINALIZAÇÃO DAS VIAS E REDUTORES DE VELOCIDADE NO BAIRRO DE PONTE ALTA, PIÊN PR.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/281/inicacao_133-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/281/inicacao_133-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROJETADO E INSTALADO BEBEDOUROS QUE FORNEÇA AGUA POTÁVEL PARA CONSUMO GRATUITO PELA POPULAÇÃO E SEUS ANIMAIS DE ESTIMAÇÃO EM LOCAIS ESTRATÉGICOS DA CIDADE DE PIÊN PR.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/282/inicacao_134-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/282/inicacao_134-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE: INSTALAÇÃO DE DOIS BANCOS DE RESERVA NA QUADRA DO BAIRRO TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/283/inicacao_135-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/283/inicacao_135-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE: MELHORIAS RELATIVAS A SEGURANÇA DOS ESTUDANTES NA SAÍDA DA ESCOLA DA CAMPINA DOS CRESPINS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/284/inicacao_136-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/284/inicacao_136-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE , ATRAVÉS DA SECRETARIA COMPETENTE: IMPLANTAÇÃO DE UM GUARDA EM CADA CRECHE E ESCOLA PARA CONTROLE DE ACESSO DURANTE OS HORÁRIOS DE ENTRADA E SAÍDA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/285/inicacao_137-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/285/inicacao_137-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MINICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO OFICIE A SECRETARIA  ESTADUAL  DE EDUCAÇÃO, PARA VIABILIAR AS PROVIDÊNCIAS NECESSÁRIAS PARA ADESÃO DO MODELO CÍVICO- MILITAR PARA O COLÉGIO FREDERICO GUILHERME GIESE, CENTRO DE PIÊN PR.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/286/inicacao_138-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/286/inicacao_138-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA FEITA A MANUTENÇÃO CORRETIDA DE DOIS BUEIROS NA RUA FANCISCO BELTRÃO EM TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/289/inicacao_140-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/289/inicacao_140-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA FEITA A REVITALIZAÇÃO DA QUADRA DE ESPORTE DA CAMPINA DOS MAIS PIÊN PR.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_141-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_141-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE SEJA REALIZADO UM ESTUDO E VIABILIDADE DE LOCAIS PUBLICOS PARA SER INSTALADO TOTENS DE AUTO-ATENDIMENTO DA COPEL.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_142-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_142-2025.pdf</t>
   </si>
   <si>
     <t>Viabilização da Festa do Produtor Rural em Piên, com destaque para Fórum da Agricultura, Noite da Família Cristã, Encontro da Mulher Rural, Cavalgada, Rodeio, Baile da Rainha, Tratoraço, Exposição de Animais e Implementos Agrícolas.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/292/inicacao_143-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/292/inicacao_143-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO O PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE REALIZE AS PRIVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE UMA LOMBADA REDUTOR DE VELOCIDADE, NA RUA PRINCIPAL DO BAIRRO DE CAMPINA DOS MAIA, EM FRENTE A CASA DO ZEZINHO E DA CASA DO PELÉ.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_144-2025_-_almir_-_melhorias_no_campo_suico_do_bairro_de_campo_novo.docx</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_144-2025_-_almir_-_melhorias_no_campo_suico_do_bairro_de_campo_novo.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA REALIZADO UM ESTUDO/PROJETO PARA AMPLIAÇÃO E MELHORIAS NO CAMPO SUIÇO JÁ EXISTENTE NO BAIRRO DE CAMPO NOVO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_0145-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_0145-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE PROGRAMA PERMANENTE DE MANUTENÇAO, CONSERVAÇÃO E MONITORAMENTO DE ESPAÇOS PUBLICOS, MESMO QUANDO NAO ESTEJAM EM USO ATIVO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_146-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_146-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTYIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE: REPAROS NAS BOCA DE LOBO SITUADA NO NOVO ASFALTO DE GRAMADOS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_0147-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_0147-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO NO MONUMENTO DO GAVIÃO NA ENTRADA DA NOSSA CIDADE, ONDE ESTÁ ESCRITO PIÊN.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_0148-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_0148-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA ENTRADA DA RUA ANA PIRES MENDES.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_0149-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_0149-2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM NOME OFICIAL PARA A RUA LATERAL A RUA SÃO PAULO A FIM DE VIABILIZAR A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_0150-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_0150-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA ENCAMINHADO PARA O DER- DEPARTAMENTO DE ESTRADAS DE RODAGEM DO PARANÁ, A SOLICITAÇÃO DE MANUTENÇÕES E MELHORIAS NO ESCOAMENTO DE ÁGUA NA RODOVIA PR-281 A QUAL PASSA PELO MUNICIPIO DE PIÊN PR.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_0151-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_0151-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE SEJA FEITO UM ESTUDO DE VIABILIDADE E PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA NOS BAIRRO DE MOSQUITO E BOA VISTA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_0152-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_0152-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SOLICITAR A INSTALAÇÃO DE UMA LIXEIRA, CAÇAMBA DE LIXO, NA AVENIDA CUIABÁ NO BAIRRO DE TRIGOLÂNDIA.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_153-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_153-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA  RESPONSÁVEL, SEJA REALIZADO UM ESTUDO E POSTERIORMENTE A CRIAÇÃO DE UM PROGRAMA DE CAPACITAÇÃO PROFISSIONALIZANTE QUE TENHA AMPLA ABRANGÊNCIA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/312/154_-_2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/312/154_-_2025.pdf</t>
   </si>
   <si>
     <t>Viabilidade e projeto para pavimentação asfáltica do bairro de Gramados até o bairro do Quicé.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/313/155_-_2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/313/155_-_2025.pdf</t>
   </si>
   <si>
     <t>Ampliar o n´mero de dias atualmente concedidos aos servidores municipais em relação a licença - paternidade.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_156-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_156-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de proteção nas paredes internas da quadra do ginásio de esportes, especialmente na área atrása das traves, com o objetivo de prevenir lesões aos atletas durante as partidas.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_157-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_157-2025.pdf</t>
   </si>
   <si>
     <t>solicite ao setor ou departamento competente a realização de estudos técnicos nas estradas recentemente pavimentadas do município, com o objetivo de identificar os pontos críticos e potencialmente perigosos, que apresentem a necessidade de instalação de dispositivos de proteção, como guard rails, visando à prevenção de acidentes e ao aumento da segurança viária.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_0158-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_0158-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE SOLICITE A PADRONIZAÇÃO DAS CANALETAS NAS NOVAS PAVIMENTAÇÕES ASFALTICAS SEGUINDO O PADRÃO DAS FEITAS NA ESTRADA DA CAMPINA DOS CRESPINS. (FOTO EM ANEXO).</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_159-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_159-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal, para que através da secretaria competente, seja nomeada rua no bairro do poço frio dos souza da cidade de Piên em homenagem aos munícipes Francisco Baumel e Manoel Alves(in memoria).</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_160-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_160-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve a presente, vem, por meio desta, indicar a vossa Excelência que, para que por intermédio do setor competente da prefeitura, seja realizado contato com o departamento de estradas de rodagem do paraná(DER-PR), com a finalidade de agendar uma reunião técnica sobre o funcionamento da balança de pesagem instalada no bairro Paranazinho.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_161-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_161-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal para que, através da secretaria competente, para que seja aberto um portão no terreno vago ao lado da sede do conselho Tutelar.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_162-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_162-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria Competente, realize as providências necessárias para aplicar e fiscalizar, de forma efetiva, os dispositivos da Lei Municipal nº 1.492/2022, que trata da implantação, manutenção e reparo da infraestrutura de energia elétrica e telecomunicações nas vias e logradouros públicos do município, em especial quanto à retirada de cabos e fios soltos, emaranhados, inativos ou abandonados que se encontram espalhados pela cidade.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_163-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_163-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria Competente, realize as providências necessárias para adotar providências visando à implementação, regulamentação local e efetiva aplicação da Lei Federal n° 14.620, de 13 de julho de 2023, que restabelece e amplia o Programa Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_164-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_164-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA LIBERADA A CANCHA DA EQUOTERAPIA DO AMA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_165-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_165-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO O ESTUDO/ PROJETO PARA REVITALIZAÇÃO DO COMPO SINTÉTICO DO BAIRRO DE TRIGOLÂNDIA PIÊN PR.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_166-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_166-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA DENOMINAÇÃO DE LOGRADOURO PÚBLICO: RUA EXPEDICIONÁRIO JOÃO RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_167-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_167-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A DENOMINAÇÃO DE LOGRADOURO PÚBLICO: RUA CARLOS FERNANDO JUNG</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_168-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_168-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE AS PROVIDÊNCIAS NECESSÁRIAS PARA ESTAR PARTICIPANDO DO PROGRAMA BONS OLHOS PARANÁ, PROGRAMA ESTE Q BUSCA BENIFICIAR ALUNOS ENTRE 6 E 17.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_169-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_169-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATARVÉS DA SECRETARIA COMPETENTE, SOLICITAR A RECOLOCAÇÃO DE AREIA NO PARQUE DA PRAÇA EM FRENTE A PREFEITURA MUNICÍPAL DE PIÊN PR.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_170-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_170-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA NOMEADA RUA NO BAIRRO DE TRIGOLÂNDIA COMO ''RUA DA IMBUIA.''</t>
   </si>
   <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_171-2025.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SECRETARIA MUNICIPAL DE AGRICULTURA, PARA QUE EM PARCERIA COM INSTITUIÇÕES COMO O SEBRAE, SENAR, EMATER OU OUTRAS ENTIDADES DE APOIO AO SETOR AGROPECUARIO, ESTUDE A VIABILIDADE DE CRIAÇÃO DE UMA COOPERATIVA AGRICOLA NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_172-2025.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL PARA QUE , ATRAVÉS DA SECRETARIA COMPETENTE, SOLICITAR A INSTALAÇÃO DE ILUMINAÇÃO PUBLICA NOS PONTOS REFERIDOS.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_173-2025.pdf</t>
+  </si>
+  <si>
+    <t>SUGERINDO AO PODER EXCUTIVO MUNICIPAL QUE IMPLANTE O SISTEMA DE COLETA SELETIVA DE MATERIAIS RECICLAVEIS NA COMUNIDADE DO PARANAZINHO, BEM COMO VIABILIZE A AMPLIAÇÃO DA COLETA DE LIXO COMUM, ACRESCENTANDO MAIS UM DIA DE RECOLHIMENTO SEMANAL.</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_174-2025.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROVIDENCIADO A MANUTENÇÃO CORRETIVA DA RUA PIRAÍ DO SUL NO BAIRRO DE PONTE ALTA PIEN PR.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_175-2025.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAR UM ESTUDO DE VIABILIDADE PARA A ELABORAÇÃO DE UM PROJETO PARA A CONTRUÇÃO E IMPLEMENTAÇÃO DE UM CENTRO ESPORTIVO E CULTURAL EM TEMPO INTEGRAL NO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_176-2025.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAR UM ESTUDO E VIABILIDADE DA CRIAÇÃO DE UMA CRECHE NO BAIRRO DE POÇO FRIO DOS SOUZA, PIÊN-PR.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_177-2025.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE ATRAVÉS DA SECRETARIA COMPETENTE SEJA NOMEADA RUA DO BAIRRO DE TRIGOLANDIA EM HOMENAGEM AO MUNICIPE ANTONIO FRIEDRICH(IN MEMORIA).</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_178-2025.pdf</t>
+  </si>
+  <si>
+    <t>POR MEIO DA SECRETARIA COMPETENTE REALIZE A ELABORAÇÃO DO PROJETO DE PAVIMENTAÇÃO ASFALTICA DA ESTRADA QUE CONECTA A LOCALIDADE DE PALMITOS À CAMPINA DOS CRESPINS.</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_179-2025.pdf</t>
+  </si>
+  <si>
+    <t>SEJA FEITO UM ESTUDO DA VIABILIDADE E PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA CREVELÂNDIA NO BAIRRO DE TRIGOLÂNDIA E TAMBEM A INSTALAÇÃO DE ILUMINAÇÃO NA MESMA RUA.</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_180-2025.pdf</t>
+  </si>
+  <si>
+    <t>SUGIRO AO PODER EXECUTIVO MUNICIPAL PARA QUE SEJA REALIZADA A RESTAURAÇÃO DA ESTRADA QUE DA ACESSO AO BAIRRO DE VERMELHINHO PIÊN PR.</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_181-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que, através da secretária competente, seja estudado a possibilidade de fazer uma pista de caminhada nos arredores do “meu campinho”, local esse que fica perto da Escola Alminda e a nova sede do AMA.</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_182_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria competente:_x000D_
+Seja feito o estudo de viabilidade e criação de um projeto social chamado Arvore Solidaria em nossa cidade.</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/363/indicacao_183_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, para que através da Secretária Competente, seja nomeada rua no bairro de Trigolândia da cidade de Piên em homenagem ao munícipe Antônio da Silva (in memoria).</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_184_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria Competente, seja verificada a possibilidade de futuramente implantar um programa para criação do Armazém da Família.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_185_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, que através da Secretaria competente, seja realizada a revitalização da quadra de esportes da localidade de Campina dos Maia</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_186_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria Competente, realize a solicitação para que a companhia Copel realize os reparos nas calçadas do trajeto que segue sentido bairro de Gramados.</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_187_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Reparo na pavimentação asfáltica da rua sentido o bairro Campina dos Crespins, subida próximo da chácara do _x000D_
+Ivo Brandt.</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_188_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Estudos e providências necessárias para que o município se adicione formalmente ao projeto piloto Sandbox regulatório da Anatel.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>REPAROS NA PAVIMENTAÇÃO DA RUA NO BAIRRO CAMPINA DOS CRESPINS SENTIDO BAIRRO DE PONTE ALTA.</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_190.pdf</t>
+  </si>
+  <si>
+    <t>Realizar manutenções necessárias na parte acústica do pavilhão de eventos no Parque Municipal José Loir Dreveck.</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_191.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização da quadra de esportes da Escola Etelvina Pacheco no bairro de Campo Novo.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_192-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria competente: Implementação de uma equipe de plantão 24 horas em nossa cidade durante o período de secagem do tabaco.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_193_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria competente: Informações a respeito da conclusão do espaço de prática de basquete no Meu Campinho do Avencal</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_194_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Excelentíssimo senhor prefeito que, por meio da Secretaria Competente, realize a revitalização da calçada, pintura do estacionamento do Colégio Estadual Alfredo Greipel realizar a pintura novamente da faixa de pedestre na via em frente ao Colégio.</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_195_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Excelentíssimo senhor prefeito que, por meio da Secretaria Competente, realize a manutenção de uma estrada, bem como de dois “mata-burros” na vila dos Bineck no bairro de Palmitos Piên PR.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_196_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que, por meio do setor competente, entre em contato com a Companhia Paranaense de Energia – COPEL, solicitando que os desligamentos programados na rede elétrica não sejam realizados no período de novembro a março, na região de Piên – PR.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_197_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação das vias : Rua Salvador e Rua Porto Velho no centro da cidade.</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>EDILENE, SIMONE</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_198_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Realizar o estudo necessário de viabilidade para aderir e implantar, no âmbito deste município no bairro de Trigolândia, o Programa de Casas Populares da COAPAR.</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_199_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que, através da Secretaria competente: Seja molhado a estrada que liga os bairros de Campina dos Crespinas a Cachoeirinha</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_200_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção corretiva das estradas que ligam os bairros de Poço Frio ao Campo Novo e que liga Campo Novo ao município de Campo do Tenente.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_001-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_001-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES AO CHEFE DO EXECUTIVO, ATRAVÉS DA SECRETARIA DE SAÚDE REFERENTE A INFORMAÇOES SOBRE AS LEI Nº1501/2023 E Nº1493/2022.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_02-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo, através da Secretaria de Responsável, a relação das ruas, no perímetro urbano do Centro e Trigolândia, que tem previsão para pavimenta asfáltica com os recursos do empréstimo de 24 milhões.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_03-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_03-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o andamento do protocolo de requerimento de cadastramento da via realizado pelo Vereador em 2024.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_004-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_004-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações ao chefe do executivo, através da Secretaria de Saúde referente a emenda impositiva 001/2025 Lei 024/2024.</t>
   </si>
   <si>
-    <t>185</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_005-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_005-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo, através da Secretária Responsável._x000D_
 Nos termos do Regimento Interno desta Casa de Leis, requer-se, após ouvido o Plenário, que seja oficiado ao Senhor Prefeito Municipal e a Secretária Municipal de Saúde para que encaminhem a esta Casa, no prazo legal, as seguintes informações referentes à execução da Lei Municipal nº 1.505/2023, que instituiu a Gratificação de Incentivo Financeiro por Desempenho no âmbito do Programa Previne Brasil:</t>
   </si>
   <si>
-    <t>193</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_006-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_006-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DIRECIONADO AO PODER EXECUTIVO/SECRETARIA DE SAÚDE_x000D_
 _x000D_
 Assunto: Solicita informações sobre atendimentos odontológicos no município.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_08-2025_seandra.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_08-2025_seandra.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOBRE A POSSIBILIDADE DE REABERTURA DO PROGRAMA DE RECUPERAÇÃO FISCAL.(REFIS).</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_009-2025_seandra.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_009-2025_seandra.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÃO DETALHADA SOBRE A EXECUÇÃO DA EMENDA IMPOSITIVA Nº024-2024, DE AUTORIA DESSA VEREADORA, NO VALOR TOTAL DE R$55.051,47, DESTINADO A AMPLIAÇÃO DA OFERTA DE CONSULTAS DE PSICOLOGIA E ATENDIMENTOS DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_10-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_10-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais e ouvido o Plenário, requeiro que seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Piên, com cópia à Secretaria Municipal de Saúde e à Secretaria Municipal de Educação, solicitando as seguintes providências e informações a respeito da distribuição do creme dental Freedent com flúor nos kits de higiene bucal entregues às crianças de 6 a 12 anos nas unidades escolares do município:</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_010-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_010-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO A RESPEITO DO ANDAMENTO, POSICIONAMENTO E PREVISÃO PARA A CONCLUSÃO DAS AÇÕES RELACIONADAS ÁS EMENDAS IMPOSITIVAS DE AUTORIA DESTE PARLAMENTAR, APRESENTADAS POR MEIO DA EMENDA ADITIVA Nº008, DE 27 DE NOVEMBRO DE 2024, AO PROJETO DE LEI Nº024/2024-LOA 2025- ORÇAMENTO IMPOSITIVO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_011-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_011-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO: SOLICITO ENCAMINHAMENTO DE RESPOSTA DO PODER EXECUTIVO SOBRE O POSICIONAMENTO REFERENTE Á INDICAÇÃO Nº046/2024.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_12-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_12-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÕES SOBRE A CODEPI-COMPANHIA DO DESENVOLVIMENTO DE PIÊN.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_13-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_13-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer, após ouvido o Plenário, que seja oficiado ao Senhor Prefeito Municipal de Piên e à Secretaria Municipal de Educação, solicitando, com base na Lei nº 12.527/2011 (Lei de Acesso à Informação), as seguintes informações e documentos:</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>ALMIR, EDILENE, SIMONE</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_014-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_014-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_015-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_015-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso das atribuições que lhe são conferidas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa de Leis, vem, respeitosamente, após ouvido o Plenário, REQUERER que seja oficiado ao Poder Executivo Municipal, por intermédio da Secretaria de Agricultura e Meio Ambiente, para que encaminhe a esta Vereadora as seguintes informações relativas ao Programa de Castração de Animais (cães e gatos) e demais políticas públicas voltadas ao controle populacional e bem-estar animal no município de Piên:</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>ALDO, ALMIR, KELVIN, SIMONE</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_016_almir_pedro_mielke_-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_016_almir_pedro_mielke_-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para os Bombeiros de Piên.</t>
   </si>
   <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_17-2025.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES SOBRE A VIABILIDADE DE INCLUSÃO DAS COMUNIDADES DE FRAGOSOS E PARANAZINHO NO PROCESSO DE REGULARIZAÇÃO FUNDIARIA.</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_18-2025.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES RELATIVAS AO PROJETO PARA OBRAS A SEREM REALIZADAS NA PONTE COM DIVISA COM CAMPO ALEGRE, BAIRRO DE FRAGOSOS.</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_19-2025.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO INFORMAÇÕES DETALHADAS SOBRE O FUNCIONAMENTO DO EMPRÉSTIMO DE MÁQUINAS, EQUIPAMENTOS E IMPLEMENTOS AGRICOLAS DISPONIBILIZADOS AOS AGRICULTORES DO REFERIDO PROGRAMA.</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_20-2025.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA O JORNAL O REGIONAL, PELAS 1500 EDIÇÕES IMPRESSAS.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_21-2025.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS. A EMPRESA SONNENBIER.</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_22-2025.pdf</t>
+  </si>
+  <si>
+    <t>MOCAO DE APLAUSOS. JAIR BATISTA DE SOUZA.</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_23-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer Moção de Aplausos a Farmácia do Ingo representada pela pessoa do senhor Ingo Hedegar Strack, pelos quase 50 anos de serviços prestados. Em reconhecimento a sua notável trajetória</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_24-2024.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações da Secretaria Municipal de Agricultura e Meio Ambiente</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_25-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o cumprimento das Emendas Impositivas</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_26-2025.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para o senhor Antônio Marcos Farago.</t>
+  </si>
+  <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Executivo Municipal - PREF</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/170/proposta_de_imenda_de_lei_organica_no01-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/170/proposta_de_imenda_de_lei_organica_no01-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 65 E 69 DA LEI ORGANICA DO MUNICIPIO.</t>
   </si>
   <si>
-    <t>181</t>
-[...1 lines deleted...]
-  <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/181/emenda_lei_organica_06-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/181/emenda_lei_organica_06-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 30-A à Lei Orgânica do Município de Piên/PR para instituir o pagamento de décimo terceiro subsídio e férias aos Vereadores da Câmara Municipal de Piên.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/309/proposta_07.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/309/proposta_07.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO l DO ARTIGO 17 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>186</t>
-[...5 lines deleted...]
-    <t>Decreto Legislativo de Aprovação das Contas do Pod</t>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/379/propposta_de_emenda_a_lei_organica_07-2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORGÂNICA DO MUNICIPIO DE PIÊN</t>
+  </si>
+  <si>
+    <t>DJCPE</t>
+  </si>
+  <si>
+    <t>Decreto de Julgamento das Contas do Poder Executiv</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICIPIO DE PIÊN, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
-    <t>PR</t>
-[...5 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/70/resolucao_001-2025.pdf</t>
+    <t>RESO</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/70/resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMOSIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE PIÊN NO BIÊNIO 2025-2026</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/96/resolucao_02_novo.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/96/resolucao_02_novo.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio alimentação dos servidores da Câmara Municipal de Piên e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_resolucao_003.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_resolucao_003.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A COMPOSIÇÃO DAS COMISSOES PERMANENTES DA CAMARA MUNICIPAL DE PIEN NO BIENIO 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_resolucao_004.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_resolucao_004.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA RESOLUÇÃO Nº003/2025 NO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_resolucao_005.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_resolucao_005.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INSTITUIÇÃO DO REGIME DE TELE TRABALHO PARA OS SERVIDORES NO AMBITO DA CAMARA MUNICIPAL DE PIÊN.</t>
   </si>
   <si>
-    <t>195</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/195/resolucao_06-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/195/resolucao_06-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE PIÊN NO BIÊNIO 2025/2026</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/279/resolucao_07-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/279/resolucao_07-2025.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/390/resolucao_09-2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
+  </si>
+  <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_nodificativa_ao_pl_08.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_nodificativa_ao_pl_08.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº1 AO PROJETO DE LEI Nº8.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_modificativa_002.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_modificativa_002.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº002, AO PROJETO DE LEI Nº008-2025</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_no015-2025_emenda_modificativa.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_no015-2025_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DA REALIZAÇÃO DE EXAME TOXICOLÓGICO PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E PARA INGRESSO NO SERVIÇO PÚBLICO MUNICIPAL, PARA DETECTAR O USO DE DROGAS ILÍCITAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/202/emenda_modificativa_seandra_19-05-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/202/emenda_modificativa_seandra_19-05-2025.pdf</t>
   </si>
   <si>
     <t>§ 1º Os critérios mencionados neste artigo serão definidos em regulamente próprio, por meio de Decreto do Poder Executivo, em cuja elaboração será assegurada a participação de representantes das equipes elencadas nos incisos I a IV do § 1º do art. 1º._x000D_
 _x000D_
 § 2º Os valores destinados às equipes e aos profissionais que fazem jus ao benefício serão divulgados através do portal da transparência quadrimestralmente.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/217/emenda_pl_027-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/217/emenda_pl_027-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 27/2025</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>CJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/240/emenda_modificativa_006-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/240/emenda_modificativa_006-2025.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ART. 3º DO PROJETO DE LEI Nº029, DE 26 DE MAIO DE 2025, QUE ACRESCE O INCISO V AO ART.61 DA LEI Nº1.485, DE 01 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/315/emenda_modificativa_ao_pl_39-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/315/emenda_modificativa_ao_pl_39-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA_x000D_
 Ao Projeto de Lei n º 39/2025_x000D_
 Altera o anexo do valor Projeto de Lei de Diretrizes Orçamentárias para o exercício financeiro de 2026 a fim de ajustar o limite orçamentário do Poder Legislativo Municipal</t>
   </si>
   <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_modificativa_ao_projeto_51_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MIDIFICATIVA AO PROJETO DE LEI Nº 51/2025</t>
+  </si>
+  <si>
     <t>239</t>
   </si>
   <si>
     <t>ESBST</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/239/emenda_a_lei_organica.005-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/239/emenda_a_lei_organica.005-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 69 DA LEI ORGANICA DO MUNICIPIO DE PIÊN.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/288/emenda_substitutiva_ao_pl_37-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/288/emenda_substitutiva_ao_pl_37-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 37/2025</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/71/veto_pll_026-2024.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/71/veto_pll_026-2024.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 026-2024 AUTORIA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_001-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_001-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_002-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_002-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE PIÊN O AUXI´LIO ALIMENTAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_003-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_003-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1151, DE 30 DE JANEIRO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_004-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_004-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.485, DE 01 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/69/pll_005.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/69/pll_005.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.116, DE 30 DE NOVEMBRO DE 2011, QUE ESPECIFÍCA.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_006-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_006-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PDER EXECUTIVO A REPOR AS PERDAS SALARIAIS AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/73/pll_007-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/73/pll_007-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL RECOMPOSIÇÃO REMUNERATÓRIA A TÍTULO DE REVISÃO GERAL ANUAL PREVISTA PELO INCISO X, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_010-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_010-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE, NO ÃMBITO DO MUNICÍPIO DE PIÊN, O VALOR DAS OBRIGAÇÕES DE PEQUENO VALOR, NOS TERMOS DOS §§ 3º E 4º DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 62, DE 09 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_011-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_011-2025.pdf</t>
   </si>
   <si>
     <t>RATIFICA A CONSOLIDAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL PARA GESTÃO DE RESÍDUOS SÓLIDOS URBANOS - CONRESOL.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1337, DE 06 DE ABRIL DE 2018.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_no013-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_no013-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1.550, DE 17 DE JULHO DE 2024.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/128/mensagem_no_013_-_projeto_de_lei_no_014_-2025_-_conselho_e_fundo_saneamento_basico_e_ambiental.doc</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/128/mensagem_no_013_-_projeto_de_lei_no_014_-2025_-_conselho_e_fundo_saneamento_basico_e_ambiental.doc</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E AMBIENTAL.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/129/mensagem_no_014_-_projeto_de_lei_no_015_-_2025_-_obrigatoriedade_exame_toxicologico.doc</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/129/mensagem_no_014_-_projeto_de_lei_no_015_-_2025_-_obrigatoriedade_exame_toxicologico.doc</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DA REALIZAÇÃO DE EXAME TOXICOLÓGICO PARA SERVIDORES PIBLICOS MUNICIPAIS E PARA INGRESSO NO SERVIÇO PÚBLICO MINICIPAL, PARA DETECTAR O USO DE DROGAS ILICITAS.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no016.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no016.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA MUNICIPAL DE COMBATE Á VIOLÊNCIA CONTRA A MULHER" NO MUNICIPIO DE PIÊN, ESTADO DO PARANÁ, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/151/projeot_de_lei_17-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/151/projeot_de_lei_17-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.360, DE 17 DE JULHO DE 2019</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/152/pl_18-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/152/pl_18-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO DE DESENVOLVIMENTO MUNICIPAL DE TURISMO - FUMTUR - DO MUNICIPIO DE PIÊN, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_no019-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_no019-2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº1.532, de 18 de dezembro de 2023.</t>
   </si>
   <si>
-    <t>176</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_no020-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_no020-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE SAÚDE ANIMAL EQUINA-ANEMIA ANIMAL ZERO, AUTORIZA O MUNICÍPIO A CUSTEAR OS EXAMES DE ANEMIA INFECCIOSA EQUINA AOS CRIADORES DE EQUÍDEOS E MUARES DO MUNICÍPIO DE PIÊN/PR, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
-    <t>180</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_no021-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_no021-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1.325 DE 21 DE DEZEMBRO DE 2017, NO QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>182</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no022-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no022-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O REPASSE DO COMPONENTE DE QUALIDADE DO CONFINANCIAMENTO FEDERAL DO PISO DE ATENÇÃO PRIMARIA À SAÚDE COMO FORMA DE INCENTIVO FINANCEIRO ADICIONAL AOS PROFISSIONAIS DAS EQUIPES DA ATENÇÃO PRIMARIA Á SAÚDE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>183</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_no023-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_no023-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE ULTILIDADE PÚBLICA A ASSOCIAÇÃO NAO TENHA MEDO DE RECOMEÇAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>190</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no024-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no024-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIAS PÚBLICAS MUNICIPAIS QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>191</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no025-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no025-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1.246, DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
-    <t>198</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no027-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no027-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICIPIO DE CAMPO ALEGRE/SC, PARA CUSTEAR A REFORMA DE UMA PONTE ENTRE A DIVISA DOS DOIS MUNICIPIOS.</t>
   </si>
   <si>
-    <t>199</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no026-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no026-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1.434, 19 DE NOVEMBRO DE 2021, QUE DISPÕE SOBRE O SISTEMA VIARIO DO MUNICIPIO DE PIÊN, E DA OUTRAS PROVIDÊNÇIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PRORROGA O PLANO MUNICIPAL DE EDUCAÇÃO APROVADO PELA LEI Nº1.235, DE 24 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_n_29-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_n_29-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1485 DE 01 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_n_30-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_n_30-2025.pdf</t>
   </si>
   <si>
     <t>DESAFETA E AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR OS BENS IMÓVEIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_032-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_032-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O MUNICIPIO DE CAMPO ALEGRE/SC, PARA CUSTEAR A REFORMA DE UMA PONTE ENTRE A DIVISA DOS DOIS MUNICIPIOS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no039-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no039-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no040-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no040-2025.pdf</t>
   </si>
   <si>
     <t>DESAFETA E AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR O BEM IMÓVEL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no043-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no043-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº1070, DE 09 DE SETEMBRO DE 2010  E A LEI Nº1078, DE 09 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no044-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no044-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA ''CAMPO SOCIETY LAURINDO BEIL'' O BEM PÚBLICO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no045-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no045-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL-RPPS, COM CONTIBUIÇÕES SUPLEMENTARES DEVIDAS PELO MUNICÍPIO, NA FORMA DE APORTES.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>ALMIR, GABRIEL</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_46_-_2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_46_-_2025.pdf</t>
   </si>
   <si>
     <t>DECLARA A FUMICULTURA COMO ATIVIDADE DE RELEVANTE INTERESSE ECONÔMICO, SOCIAL E CULTURAL NO ÂMBITO DO MUNICÍPIO DE PIÊN, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_n_047-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_n_047-2025.pdf</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_n_048-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_n_048-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR Nº002, DE 01 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n_049-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n_049-2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº1070, de 09 de setembro de 2010.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_n_50-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_n_50-2025.pdf</t>
   </si>
   <si>
     <t>PROÍBE A AUTORGA DE TÍTULOS, HONRARIAS, CONDECORAÇÕES, MEDALHAS, HOMENAGENS OU QUALQUER OUTRA FORMA DE RECONHECIMENTO OFICIAL NO ÃMBITO DO MUNICÍPIO DE PIÊN-PR PARA PESSOAS CONDENADAS POR CRIMES HEDIONDOS OU EQUIPARADOS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_51-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_51-2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE PIÊN DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_n_52-2025.pdf</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_n_53-2025.pdf</t>
+  </si>
+  <si>
+    <t>''DISPOE SOBRE A PROIBIÇÃO DO USO DE GARRAFAS E COPOS DE VIDRO EM EVENTOS REALIZADOS NO MUNICÍPIO DE PIÊN E DÁ OUTRAS PROVIDÊNCIAS.''</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_n_54_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA "SABORES DE PIÊN" E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_n_55_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>APROVA O PLANO MUNICIPAL DE CULTURA DE PIÊN E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/361/preojeto_de_lei_56_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO MUNICIPAL DE POLITICA ESPORTIVA - CMPE, A CONFÊRENCIA MUNICIPAL DE ESPORTE E O FUNDO MUNICIPAL DE ESPORTE DO MUNICIPIO DE PIÊN, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_057_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS ATIVIDADES DOS AGENTES DE DEFESA CIVIL DO MUNICIPIO DE PIÊN - PR, ESTABELECE FUNÇÕES, JORNADA DE TRABALFO, PROGRASSÃO FUNCIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_58_-_2025_-_cisnordeste.pdf</t>
+  </si>
+  <si>
+    <t>RATIFICA TERMO ADITIVO E CONSOLIDAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO INTERFEDERATIVO DE SAÚDE DO NORTE DE SANTA CATARINA CISNORDESTE/SC.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/387/projetop_de_lei_59_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Instituto o plano de rotas acessíveis do Município de Piên, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_60_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUO A POLITICA MUNICIPAL DE MOBILIDA E ESTABELECE DIRETRIZES.</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/389/projeto_de_lei_61-2025.pdf</t>
+  </si>
+  <si>
+    <t>RATIFICA O PROTOCOLO DE INTENÇOES FIRMADO ENTRE O ESTADO DO PARANÁ E OS MUNICÍPIOS DO ESTADO DO PARANÁ SUBSCRITORES, COM A FINALIDADE DE FORMALIZAR A CONSTITUIÇÃO ADEQUADAÇÃO DO CONSÓRCIO INTERGESTORES DO PARANÁ SAÚDE - CIPS AOS TERMOS DO REGIME PREVISTO NA LEI FEDERAL N° 11.107/2025 E SUA REGULAMENTAÇÃO, VOLTADO AO DESENVOLVIMENTO DE AÇOES NA ÁREA DA ASSISTÊNCIA FARMACÊUTICA NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>EMIMP</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/382/emenda__orcamento_impositivo_no_01_ao_projeto_de_lei_51_2025_loa.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescentados os “Anexos das Emendas Impositivas” ao Projeto de Lei nº 051/2025 – LOA para 2026, de origem do Poder Executivo Municipal, que terá a seguinte redação:</t>
+  </si>
+  <si>
     <t>VSEPC</t>
   </si>
   <si>
     <t>Voto em Separado das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/74/voto_em_separado_001-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/74/voto_em_separado_001-2025.pdf</t>
   </si>
   <si>
     <t>VOTO EM SEPARADO NA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃI FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/75/voto_em_separado_002-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/75/voto_em_separado_002-2025.pdf</t>
   </si>
   <si>
     <t>VOTO EM SEPARADO NA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/76/voto_em_separado_003-2025.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/76/voto_em_separado_003-2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2994,68 +3491,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/79/001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/80/002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/81/003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/82/004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/83/005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/84/006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/85/007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/86/008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/87/009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/88/010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/89/011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/92/012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/93/013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/94/014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/95/015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_029-2025_simone_rauen_-_programa_de_fraldas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_030-2025_almir_pedro_mielke_-_ponto_de_onibus_campina_dos_crespins.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_031-2025_gabriel_busch_-_reparo_no_ponto_de_onibus_da_comunidade_do_letreiro.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_032-2025_gabriel_busch_-_viabilizacao_da_colocacao_de_monitores_no_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/148/051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/149/052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/196/inicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_080-2025_simone_rauen_e_almir_-_heliponto.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/201/inicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/204/inicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/205/inicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/206/inicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/209/inicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/210/inicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/211/inicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/212/inicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/213/inicacao_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/214/inicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/215/inicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_095-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao__096-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/223/inicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/224/inicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_110_-_simone_rauien_-_mae_pienense.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/250/inicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/251/inicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/253/inicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/254/inicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/255/inicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/256/inicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/257/inicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/258/inicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/259/inicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/261/inicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/264/inicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/265/inicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/266/inicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/267/inicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/272/inicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/273/inicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/276/inicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/277/inicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/278/inicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/280/inicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/281/inicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/282/inicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/283/inicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/284/inicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/285/inicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/286/inicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/289/inicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/292/inicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_144-2025_-_almir_-_melhorias_no_campo_suico_do_bairro_de_campo_novo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_0145-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_0147-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_0148-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_0149-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_0150-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_0151-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_0152-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/312/154_-_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/313/155_-_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_0158-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_159-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_001-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_005-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_006-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_08-2025_seandra.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_009-2025_seandra.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_010-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_011-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_014-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_015-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_016_almir_pedro_mielke_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/170/proposta_de_imenda_de_lei_organica_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/181/emenda_lei_organica_06-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/309/proposta_07.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/70/resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/96/resolucao_02_novo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_resolucao_005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/195/resolucao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/279/resolucao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_nodificativa_ao_pl_08.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_no015-2025_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/202/emenda_modificativa_seandra_19-05-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/217/emenda_pl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/240/emenda_modificativa_006-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/315/emenda_modificativa_ao_pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/239/emenda_a_lei_organica.005-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/288/emenda_substitutiva_ao_pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/71/veto_pll_026-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_001-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_002-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_003-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_004-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/69/pll_005.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_006-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/73/pll_007-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_010-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_011-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/128/mensagem_no_013_-_projeto_de_lei_no_014_-2025_-_conselho_e_fundo_saneamento_basico_e_ambiental.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/129/mensagem_no_014_-_projeto_de_lei_no_015_-_2025_-_obrigatoriedade_exame_toxicologico.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/151/projeot_de_lei_17-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/152/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_no019-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_no020-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_no021-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no022-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_no023-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no024-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no025-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no027-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no026-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no039-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no040-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no043-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no044-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no045-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_46_-_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/74/voto_em_separado_001-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/75/voto_em_separado_002-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/76/voto_em_separado_003-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/79/001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/80/002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/81/003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/82/004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/83/005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/84/006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/85/007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/86/008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/87/009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/88/010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/89/011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/92/012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/93/013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/94/014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/95/015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_029-2025_simone_rauen_-_programa_de_fraldas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_030-2025_almir_pedro_mielke_-_ponto_de_onibus_campina_dos_crespins.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_031-2025_gabriel_busch_-_reparo_no_ponto_de_onibus_da_comunidade_do_letreiro.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_032-2025_gabriel_busch_-_viabilizacao_da_colocacao_de_monitores_no_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/148/051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/149/052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/196/inicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_080-2025_simone_rauen_e_almir_-_heliponto.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/201/inicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/204/inicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/205/inicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/206/inicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/209/inicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/210/inicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/211/inicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/212/inicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/213/inicacao_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/214/inicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/215/inicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_095-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao__096-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/223/inicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/224/inicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_110_-_simone_rauien_-_mae_pienense.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/250/inicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/251/inicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/253/inicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/254/inicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/255/inicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/256/inicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/257/inicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/258/inicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/259/inicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/261/inicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/264/inicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/265/inicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/266/inicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/267/inicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/272/inicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/273/inicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/276/inicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/277/inicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/278/inicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/280/inicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/281/inicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/282/inicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/283/inicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/284/inicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/285/inicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/286/inicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/289/inicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/292/inicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_144-2025_-_almir_-_melhorias_no_campo_suico_do_bairro_de_campo_novo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_0145-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_0147-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_0148-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_0149-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_0150-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_0151-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_0152-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/312/154_-_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/313/155_-_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_0158-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_159-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_171-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_172-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_173-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_174-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_175-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_176-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_177-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_178-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_181-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_182_-_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/363/indicacao_183_-_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_184_-_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_185_-_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_186_-_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_187_-_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_188_-_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_193_-_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_194_-_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_195_-_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_196_-_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_197_-_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_198_-_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_199_-_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_200_-_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_001-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_005-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_006-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_08-2025_seandra.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_009-2025_seandra.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_010-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_011-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/268/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_014-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_015-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_016_almir_pedro_mielke_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_17-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_18-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_19-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_20-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_21-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_22-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/357/requerimento_25-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_26-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/170/proposta_de_imenda_de_lei_organica_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/181/emenda_lei_organica_06-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/309/proposta_07.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/379/propposta_de_emenda_a_lei_organica_07-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/70/resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/96/resolucao_02_novo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_resolucao_005.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/195/resolucao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/279/resolucao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/390/resolucao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_nodificativa_ao_pl_08.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_modificativa_002.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_no015-2025_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/202/emenda_modificativa_seandra_19-05-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/217/emenda_pl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/240/emenda_modificativa_006-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/315/emenda_modificativa_ao_pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_modificativa_ao_projeto_51_-_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/239/emenda_a_lei_organica.005-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/288/emenda_substitutiva_ao_pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/71/veto_pll_026-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_001-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_002-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_003-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_004-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/69/pll_005.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_006-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/73/pll_007-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_010-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_011-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/128/mensagem_no_013_-_projeto_de_lei_no_014_-2025_-_conselho_e_fundo_saneamento_basico_e_ambiental.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/129/mensagem_no_014_-_projeto_de_lei_no_015_-_2025_-_obrigatoriedade_exame_toxicologico.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no016.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/151/projeot_de_lei_17-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/152/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_no019-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_no020-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_no021-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_no022-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_no023-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no024-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no025-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no027-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no026-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no039-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no040-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no043-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no044-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no045-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_46_-_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_n_50-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_51-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_n_53-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_n_54_-_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_n_55_-_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/361/preojeto_de_lei_56_-_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_057_-_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_58_-_2025_-_cisnordeste.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/387/projetop_de_lei_59_-_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_60_-_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/389/projeto_de_lei_61-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/382/emenda__orcamento_impositivo_no_01_ao_projeto_de_lei_51_2025_loa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/74/voto_em_separado_001-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/75/voto_em_separado_002-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2025/76/voto_em_separado_003-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H250"/>
+  <dimension ref="A1:H304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="47.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7437,2087 +7934,3479 @@
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>633</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>57</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H170" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>481</v>
+        <v>636</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="D171" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>231</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="F171" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>540</v>
+        <v>639</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="D172" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E172" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>640</v>
       </c>
       <c r="H172" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>550</v>
+        <v>642</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>22</v>
+        <v>643</v>
       </c>
       <c r="D173" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="H173" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>566</v>
+        <v>646</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>27</v>
+        <v>647</v>
       </c>
       <c r="D174" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="H174" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>31</v>
+        <v>289</v>
       </c>
       <c r="D175" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>23</v>
+        <v>231</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="H175" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>654</v>
       </c>
       <c r="D176" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="H176" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>40</v>
+        <v>293</v>
       </c>
       <c r="D177" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="H177" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>44</v>
+        <v>297</v>
       </c>
       <c r="D178" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="H178" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>48</v>
+        <v>302</v>
       </c>
       <c r="D179" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="H179" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>52</v>
+        <v>667</v>
       </c>
       <c r="D180" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="H180" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>56</v>
+        <v>671</v>
       </c>
       <c r="D181" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>231</v>
+        <v>80</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="H181" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>61</v>
+        <v>675</v>
       </c>
       <c r="D182" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="H182" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>66</v>
+        <v>679</v>
       </c>
       <c r="D183" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E183" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="H183" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="D184" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E184" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>674</v>
+        <v>57</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="H184" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>75</v>
+        <v>686</v>
       </c>
       <c r="D185" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E185" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>23</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="H185" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>79</v>
+        <v>690</v>
       </c>
       <c r="D186" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E186" t="s">
-        <v>637</v>
+        <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>681</v>
+        <v>18</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="H186" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>633</v>
+        <v>693</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>31</v>
+        <v>310</v>
       </c>
       <c r="D187" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="E187" t="s">
-        <v>685</v>
+        <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>686</v>
+        <v>18</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="H187" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>35</v>
+        <v>314</v>
       </c>
       <c r="D188" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="E188" t="s">
-        <v>685</v>
+        <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>690</v>
+        <v>18</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="H188" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>40</v>
+        <v>318</v>
       </c>
       <c r="D189" t="s">
-        <v>684</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
-        <v>685</v>
+        <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>686</v>
+        <v>18</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>694</v>
+        <v>232</v>
       </c>
       <c r="H189" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>10</v>
+        <v>702</v>
       </c>
       <c r="D190" t="s">
-        <v>697</v>
+        <v>11</v>
       </c>
       <c r="E190" t="s">
-        <v>698</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>699</v>
+        <v>80</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="H190" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>298</v>
+        <v>705</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>10</v>
+        <v>706</v>
       </c>
       <c r="D191" t="s">
-        <v>702</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
-        <v>703</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="H191" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>390</v>
+        <v>709</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>17</v>
+        <v>322</v>
       </c>
       <c r="D192" t="s">
-        <v>702</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>703</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>690</v>
+        <v>36</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="H192" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>485</v>
+        <v>712</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>22</v>
+        <v>713</v>
       </c>
       <c r="D193" t="s">
-        <v>702</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>703</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>690</v>
+        <v>36</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="H193" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>489</v>
+        <v>716</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>27</v>
+        <v>326</v>
       </c>
       <c r="D194" t="s">
-        <v>702</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>703</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>690</v>
+        <v>130</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="H194" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>31</v>
+        <v>720</v>
       </c>
       <c r="D195" t="s">
-        <v>702</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>703</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>690</v>
+        <v>130</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="H195" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>35</v>
+        <v>331</v>
       </c>
       <c r="D196" t="s">
-        <v>702</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>703</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>18</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="H196" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>40</v>
+        <v>336</v>
       </c>
       <c r="D197" t="s">
-        <v>702</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>703</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>690</v>
+        <v>71</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="H197" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>435</v>
+        <v>729</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>10</v>
+        <v>730</v>
       </c>
       <c r="D198" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>722</v>
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>731</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="H198" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>454</v>
+        <v>734</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>17</v>
+        <v>735</v>
       </c>
       <c r="D199" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>722</v>
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>18</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>725</v>
+        <v>736</v>
       </c>
       <c r="H199" t="s">
-        <v>726</v>
+        <v>737</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>590</v>
+        <v>738</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>22</v>
+        <v>339</v>
       </c>
       <c r="D200" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>722</v>
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>18</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="H200" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>729</v>
+        <v>481</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D201" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="E201" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="F201" t="s">
         <v>23</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>730</v>
+        <v>743</v>
       </c>
       <c r="H201" t="s">
-        <v>731</v>
+        <v>744</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>732</v>
+        <v>540</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D202" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="E202" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="F202" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="H202" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>735</v>
+        <v>550</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D203" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="E203" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="F203" t="s">
-        <v>736</v>
+        <v>18</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
       <c r="H203" t="s">
-        <v>738</v>
+        <v>748</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>739</v>
+        <v>566</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D204" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="E204" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="F204" t="s">
-        <v>690</v>
+        <v>23</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="H204" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>686</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>31</v>
+      </c>
+      <c r="D205" t="s">
+        <v>741</v>
+      </c>
+      <c r="E205" t="s">
         <v>742</v>
       </c>
-      <c r="B205" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F205" t="s">
-        <v>690</v>
+        <v>23</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="H205" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>747</v>
+        <v>713</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D206" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="E206" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="F206" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="H206" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>303</v>
+        <v>755</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D207" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="E207" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="F207" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="H207" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>279</v>
+        <v>758</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D208" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E208" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F208" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="H208" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>283</v>
+        <v>761</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D209" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E209" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F209" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="H209" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>287</v>
+        <v>764</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="D210" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E210" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F210" t="s">
-        <v>686</v>
+        <v>18</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="H210" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>290</v>
+        <v>767</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="D211" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E211" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F211" t="s">
-        <v>686</v>
+        <v>231</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="H211" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>294</v>
+        <v>770</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="D212" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E212" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F212" t="s">
-        <v>690</v>
+        <v>23</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="H212" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>307</v>
+        <v>773</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="D213" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E213" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F213" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="H213" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>311</v>
+        <v>776</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D214" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E214" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F214" t="s">
-        <v>690</v>
+        <v>777</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="H214" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>370</v>
+        <v>780</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="D215" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E215" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F215" t="s">
+        <v>23</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="H215" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>374</v>
+        <v>783</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="D216" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E216" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F216" t="s">
+        <v>784</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="H216" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>431</v>
+        <v>787</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="D217" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E217" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F217" t="s">
+        <v>23</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="H217" t="s">
-        <v>775</v>
+        <v>789</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>458</v>
+        <v>790</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="D218" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E218" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F218" t="s">
+        <v>23</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>776</v>
+        <v>791</v>
       </c>
       <c r="H218" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>493</v>
+        <v>793</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="D219" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E219" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F219" t="s">
+        <v>23</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="H219" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>497</v>
+        <v>796</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D220" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E220" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F220" t="s">
+        <v>80</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="H220" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>536</v>
+        <v>799</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="D221" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E221" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F221" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>782</v>
+        <v>800</v>
       </c>
       <c r="H221" t="s">
-        <v>783</v>
+        <v>801</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>570</v>
+        <v>802</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="D222" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E222" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F222" t="s">
-        <v>686</v>
+        <v>130</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>784</v>
+        <v>803</v>
       </c>
       <c r="H222" t="s">
-        <v>785</v>
+        <v>804</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>574</v>
+        <v>805</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D223" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E223" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F223" t="s">
-        <v>686</v>
+        <v>80</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="H223" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>594</v>
+        <v>808</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="D224" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E224" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F224" t="s">
+        <v>23</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>788</v>
+        <v>809</v>
       </c>
       <c r="H224" t="s">
-        <v>789</v>
+        <v>810</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>790</v>
+        <v>811</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="D225" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E225" t="s">
-        <v>755</v>
+        <v>742</v>
+      </c>
+      <c r="F225" t="s">
+        <v>23</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>791</v>
+        <v>812</v>
       </c>
       <c r="H225" t="s">
-        <v>792</v>
+        <v>813</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>793</v>
+        <v>814</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="D226" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="E226" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="F226" t="s">
-        <v>690</v>
+        <v>80</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>794</v>
+        <v>815</v>
       </c>
       <c r="H226" t="s">
-        <v>795</v>
+        <v>816</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>796</v>
+        <v>633</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="D227" t="s">
-        <v>754</v>
+        <v>817</v>
       </c>
       <c r="E227" t="s">
-        <v>755</v>
+        <v>818</v>
       </c>
       <c r="F227" t="s">
-        <v>686</v>
+        <v>819</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>797</v>
+        <v>820</v>
       </c>
       <c r="H227" t="s">
-        <v>798</v>
+        <v>821</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>799</v>
+        <v>671</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D228" t="s">
-        <v>754</v>
+        <v>817</v>
       </c>
       <c r="E228" t="s">
-        <v>755</v>
+        <v>818</v>
       </c>
       <c r="F228" t="s">
-        <v>686</v>
+        <v>822</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>800</v>
+        <v>823</v>
       </c>
       <c r="H228" t="s">
-        <v>801</v>
+        <v>824</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>802</v>
+        <v>825</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
       <c r="D229" t="s">
-        <v>754</v>
+        <v>817</v>
       </c>
       <c r="E229" t="s">
-        <v>755</v>
+        <v>818</v>
       </c>
       <c r="F229" t="s">
-        <v>686</v>
+        <v>819</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>803</v>
+        <v>826</v>
       </c>
       <c r="H229" t="s">
-        <v>804</v>
+        <v>827</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>805</v>
+        <v>828</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="D230" t="s">
-        <v>754</v>
+        <v>817</v>
       </c>
       <c r="E230" t="s">
-        <v>755</v>
+        <v>818</v>
+      </c>
+      <c r="F230" t="s">
+        <v>819</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>806</v>
+        <v>829</v>
       </c>
       <c r="H230" t="s">
-        <v>807</v>
+        <v>830</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>808</v>
+        <v>690</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D231" t="s">
-        <v>754</v>
+        <v>831</v>
       </c>
       <c r="E231" t="s">
-        <v>755</v>
+        <v>832</v>
       </c>
       <c r="F231" t="s">
-        <v>686</v>
+        <v>833</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>809</v>
+        <v>834</v>
       </c>
       <c r="H231" t="s">
-        <v>810</v>
+        <v>835</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>811</v>
+        <v>298</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="E232" t="s">
-        <v>755</v>
+        <v>837</v>
+      </c>
+      <c r="F232" t="s">
+        <v>18</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>812</v>
+        <v>838</v>
       </c>
       <c r="H232" t="s">
-        <v>813</v>
+        <v>839</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>814</v>
+        <v>390</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="D233" t="s">
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="E233" t="s">
-        <v>755</v>
+        <v>837</v>
       </c>
       <c r="F233" t="s">
-        <v>686</v>
+        <v>822</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>232</v>
+        <v>840</v>
       </c>
       <c r="H233" t="s">
-        <v>815</v>
+        <v>841</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>816</v>
+        <v>485</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="D234" t="s">
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="E234" t="s">
-        <v>755</v>
+        <v>837</v>
       </c>
       <c r="F234" t="s">
-        <v>686</v>
+        <v>822</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>817</v>
+        <v>842</v>
       </c>
       <c r="H234" t="s">
-        <v>818</v>
+        <v>843</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>819</v>
+        <v>489</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>138</v>
+        <v>27</v>
       </c>
       <c r="D235" t="s">
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="E235" t="s">
-        <v>755</v>
+        <v>837</v>
       </c>
       <c r="F235" t="s">
-        <v>686</v>
+        <v>822</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>820</v>
+        <v>844</v>
       </c>
       <c r="H235" t="s">
-        <v>821</v>
+        <v>845</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>846</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>31</v>
+      </c>
+      <c r="D236" t="s">
+        <v>836</v>
+      </c>
+      <c r="E236" t="s">
+        <v>837</v>
+      </c>
+      <c r="F236" t="s">
         <v>822</v>
       </c>
-      <c r="B236" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G236" s="1" t="s">
-        <v>823</v>
+        <v>847</v>
       </c>
       <c r="H236" t="s">
-        <v>824</v>
+        <v>848</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>825</v>
+        <v>720</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>174</v>
+        <v>35</v>
       </c>
       <c r="D237" t="s">
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="E237" t="s">
-        <v>755</v>
+        <v>837</v>
       </c>
       <c r="F237" t="s">
-        <v>686</v>
+        <v>18</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="H237" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>828</v>
+        <v>851</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>178</v>
+        <v>40</v>
       </c>
       <c r="D238" t="s">
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="E238" t="s">
-        <v>755</v>
+        <v>837</v>
       </c>
       <c r="F238" t="s">
-        <v>686</v>
+        <v>822</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>829</v>
+        <v>852</v>
       </c>
       <c r="H238" t="s">
-        <v>830</v>
+        <v>853</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>831</v>
+        <v>854</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>190</v>
+        <v>44</v>
       </c>
       <c r="D239" t="s">
-        <v>754</v>
+        <v>836</v>
       </c>
       <c r="E239" t="s">
-        <v>755</v>
+        <v>837</v>
       </c>
       <c r="F239" t="s">
-        <v>686</v>
+        <v>822</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="H239" t="s">
-        <v>833</v>
+        <v>856</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>834</v>
+        <v>435</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>194</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E240" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>858</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>835</v>
+        <v>859</v>
       </c>
       <c r="H240" t="s">
-        <v>836</v>
+        <v>860</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>837</v>
+        <v>454</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>198</v>
+        <v>17</v>
       </c>
       <c r="D241" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E241" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>858</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>838</v>
+        <v>861</v>
       </c>
       <c r="H241" t="s">
-        <v>839</v>
+        <v>862</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>840</v>
+        <v>590</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>202</v>
+        <v>22</v>
       </c>
       <c r="D242" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E242" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>842</v>
+        <v>863</v>
       </c>
       <c r="H242" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>844</v>
+        <v>865</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>206</v>
+        <v>27</v>
       </c>
       <c r="D243" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E243" t="s">
-        <v>755</v>
+        <v>858</v>
       </c>
       <c r="F243" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>845</v>
+        <v>866</v>
       </c>
       <c r="H243" t="s">
-        <v>804</v>
+        <v>867</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>846</v>
+        <v>868</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>210</v>
+        <v>31</v>
       </c>
       <c r="D244" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E244" t="s">
-        <v>755</v>
+        <v>858</v>
       </c>
       <c r="F244" t="s">
-        <v>686</v>
+        <v>819</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>847</v>
+        <v>869</v>
       </c>
       <c r="H244" t="s">
-        <v>848</v>
+        <v>870</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>849</v>
+        <v>871</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="D245" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E245" t="s">
-        <v>755</v>
+        <v>858</v>
       </c>
       <c r="F245" t="s">
-        <v>686</v>
+        <v>872</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
       <c r="H245" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>852</v>
+        <v>875</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>218</v>
+        <v>40</v>
       </c>
       <c r="D246" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E246" t="s">
-        <v>755</v>
+        <v>858</v>
       </c>
       <c r="F246" t="s">
-        <v>690</v>
+        <v>822</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>853</v>
+        <v>876</v>
       </c>
       <c r="H246" t="s">
-        <v>854</v>
+        <v>877</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>222</v>
+        <v>44</v>
       </c>
       <c r="D247" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="E247" t="s">
-        <v>755</v>
+        <v>858</v>
       </c>
       <c r="F247" t="s">
-        <v>686</v>
+        <v>819</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="H247" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>315</v>
+        <v>881</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>10</v>
       </c>
       <c r="D248" t="s">
-        <v>858</v>
+        <v>882</v>
       </c>
       <c r="E248" t="s">
-        <v>859</v>
+        <v>883</v>
       </c>
       <c r="F248" t="s">
-        <v>23</v>
+        <v>822</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>860</v>
+        <v>884</v>
       </c>
       <c r="H248" t="s">
-        <v>861</v>
+        <v>885</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>319</v>
+        <v>886</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>17</v>
       </c>
       <c r="D249" t="s">
-        <v>858</v>
+        <v>882</v>
       </c>
       <c r="E249" t="s">
-        <v>859</v>
+        <v>883</v>
       </c>
       <c r="F249" t="s">
         <v>23</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>862</v>
+        <v>887</v>
       </c>
       <c r="H249" t="s">
-        <v>863</v>
+        <v>888</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>303</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250" t="s">
+        <v>889</v>
+      </c>
+      <c r="E250" t="s">
+        <v>890</v>
+      </c>
+      <c r="F250" t="s">
+        <v>819</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H250" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>279</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>10</v>
+      </c>
+      <c r="D251" t="s">
+        <v>893</v>
+      </c>
+      <c r="E251" t="s">
+        <v>894</v>
+      </c>
+      <c r="F251" t="s">
+        <v>819</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H251" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>283</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>17</v>
+      </c>
+      <c r="D252" t="s">
+        <v>893</v>
+      </c>
+      <c r="E252" t="s">
+        <v>894</v>
+      </c>
+      <c r="F252" t="s">
+        <v>819</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H252" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>287</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>22</v>
+      </c>
+      <c r="D253" t="s">
+        <v>893</v>
+      </c>
+      <c r="E253" t="s">
+        <v>894</v>
+      </c>
+      <c r="F253" t="s">
+        <v>819</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H253" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>290</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>27</v>
+      </c>
+      <c r="D254" t="s">
+        <v>893</v>
+      </c>
+      <c r="E254" t="s">
+        <v>894</v>
+      </c>
+      <c r="F254" t="s">
+        <v>819</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H254" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>294</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>31</v>
+      </c>
+      <c r="D255" t="s">
+        <v>893</v>
+      </c>
+      <c r="E255" t="s">
+        <v>894</v>
+      </c>
+      <c r="F255" t="s">
+        <v>822</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H255" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>307</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>35</v>
+      </c>
+      <c r="D256" t="s">
+        <v>893</v>
+      </c>
+      <c r="E256" t="s">
+        <v>894</v>
+      </c>
+      <c r="F256" t="s">
+        <v>819</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H256" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>311</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>40</v>
+      </c>
+      <c r="D257" t="s">
+        <v>893</v>
+      </c>
+      <c r="E257" t="s">
+        <v>894</v>
+      </c>
+      <c r="F257" t="s">
+        <v>822</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H257" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>370</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>52</v>
+      </c>
+      <c r="D258" t="s">
+        <v>893</v>
+      </c>
+      <c r="E258" t="s">
+        <v>894</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H258" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>374</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>56</v>
+      </c>
+      <c r="D259" t="s">
+        <v>893</v>
+      </c>
+      <c r="E259" t="s">
+        <v>894</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H259" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>431</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>61</v>
+      </c>
+      <c r="D260" t="s">
+        <v>893</v>
+      </c>
+      <c r="E260" t="s">
+        <v>894</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H260" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>458</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>66</v>
+      </c>
+      <c r="D261" t="s">
+        <v>893</v>
+      </c>
+      <c r="E261" t="s">
+        <v>894</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H261" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>493</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>70</v>
+      </c>
+      <c r="D262" t="s">
+        <v>893</v>
+      </c>
+      <c r="E262" t="s">
+        <v>894</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H262" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>497</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>75</v>
+      </c>
+      <c r="D263" t="s">
+        <v>893</v>
+      </c>
+      <c r="E263" t="s">
+        <v>894</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H263" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>536</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>79</v>
+      </c>
+      <c r="D264" t="s">
+        <v>893</v>
+      </c>
+      <c r="E264" t="s">
+        <v>894</v>
+      </c>
+      <c r="F264" t="s">
+        <v>23</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H264" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>570</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>84</v>
+      </c>
+      <c r="D265" t="s">
+        <v>893</v>
+      </c>
+      <c r="E265" t="s">
+        <v>894</v>
+      </c>
+      <c r="F265" t="s">
+        <v>819</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H265" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>574</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>88</v>
+      </c>
+      <c r="D266" t="s">
+        <v>893</v>
+      </c>
+      <c r="E266" t="s">
+        <v>894</v>
+      </c>
+      <c r="F266" t="s">
+        <v>819</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H266" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>594</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>92</v>
+      </c>
+      <c r="D267" t="s">
+        <v>893</v>
+      </c>
+      <c r="E267" t="s">
+        <v>894</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H267" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>654</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>96</v>
+      </c>
+      <c r="D268" t="s">
+        <v>893</v>
+      </c>
+      <c r="E268" t="s">
+        <v>894</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H268" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>667</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>100</v>
+      </c>
+      <c r="D269" t="s">
+        <v>893</v>
+      </c>
+      <c r="E269" t="s">
+        <v>894</v>
+      </c>
+      <c r="F269" t="s">
+        <v>822</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H269" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>675</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>104</v>
+      </c>
+      <c r="D270" t="s">
+        <v>893</v>
+      </c>
+      <c r="E270" t="s">
+        <v>894</v>
+      </c>
+      <c r="F270" t="s">
+        <v>819</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H270" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>679</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>108</v>
+      </c>
+      <c r="D271" t="s">
+        <v>893</v>
+      </c>
+      <c r="E271" t="s">
+        <v>894</v>
+      </c>
+      <c r="F271" t="s">
+        <v>819</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H271" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>702</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>113</v>
+      </c>
+      <c r="D272" t="s">
+        <v>893</v>
+      </c>
+      <c r="E272" t="s">
+        <v>894</v>
+      </c>
+      <c r="F272" t="s">
+        <v>819</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H272" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>706</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>117</v>
+      </c>
+      <c r="D273" t="s">
+        <v>893</v>
+      </c>
+      <c r="E273" t="s">
+        <v>894</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H273" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>730</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>121</v>
+      </c>
+      <c r="D274" t="s">
+        <v>893</v>
+      </c>
+      <c r="E274" t="s">
+        <v>894</v>
+      </c>
+      <c r="F274" t="s">
+        <v>819</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H274" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>735</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>125</v>
+      </c>
+      <c r="D275" t="s">
+        <v>893</v>
+      </c>
+      <c r="E275" t="s">
+        <v>894</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H275" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>945</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>129</v>
+      </c>
+      <c r="D276" t="s">
+        <v>893</v>
+      </c>
+      <c r="E276" t="s">
+        <v>894</v>
+      </c>
+      <c r="F276" t="s">
+        <v>819</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H276" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>947</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>134</v>
+      </c>
+      <c r="D277" t="s">
+        <v>893</v>
+      </c>
+      <c r="E277" t="s">
+        <v>894</v>
+      </c>
+      <c r="F277" t="s">
+        <v>819</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H277" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>950</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>138</v>
+      </c>
+      <c r="D278" t="s">
+        <v>893</v>
+      </c>
+      <c r="E278" t="s">
+        <v>894</v>
+      </c>
+      <c r="F278" t="s">
+        <v>819</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H278" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>953</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>146</v>
+      </c>
+      <c r="D279" t="s">
+        <v>893</v>
+      </c>
+      <c r="E279" t="s">
+        <v>894</v>
+      </c>
+      <c r="F279" t="s">
+        <v>819</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H279" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>956</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>174</v>
+      </c>
+      <c r="D280" t="s">
+        <v>893</v>
+      </c>
+      <c r="E280" t="s">
+        <v>894</v>
+      </c>
+      <c r="F280" t="s">
+        <v>819</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H280" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>959</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>178</v>
+      </c>
+      <c r="D281" t="s">
+        <v>893</v>
+      </c>
+      <c r="E281" t="s">
+        <v>894</v>
+      </c>
+      <c r="F281" t="s">
+        <v>819</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H281" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>962</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>190</v>
+      </c>
+      <c r="D282" t="s">
+        <v>893</v>
+      </c>
+      <c r="E282" t="s">
+        <v>894</v>
+      </c>
+      <c r="F282" t="s">
+        <v>819</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H282" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>965</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>194</v>
+      </c>
+      <c r="D283" t="s">
+        <v>893</v>
+      </c>
+      <c r="E283" t="s">
+        <v>894</v>
+      </c>
+      <c r="F283" t="s">
+        <v>819</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H283" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>968</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>198</v>
+      </c>
+      <c r="D284" t="s">
+        <v>893</v>
+      </c>
+      <c r="E284" t="s">
+        <v>894</v>
+      </c>
+      <c r="F284" t="s">
+        <v>819</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H284" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>971</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>202</v>
+      </c>
+      <c r="D285" t="s">
+        <v>893</v>
+      </c>
+      <c r="E285" t="s">
+        <v>894</v>
+      </c>
+      <c r="F285" t="s">
+        <v>972</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H285" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>975</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>206</v>
+      </c>
+      <c r="D286" t="s">
+        <v>893</v>
+      </c>
+      <c r="E286" t="s">
+        <v>894</v>
+      </c>
+      <c r="F286" t="s">
+        <v>819</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H286" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>977</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>210</v>
+      </c>
+      <c r="D287" t="s">
+        <v>893</v>
+      </c>
+      <c r="E287" t="s">
+        <v>894</v>
+      </c>
+      <c r="F287" t="s">
+        <v>819</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H287" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>980</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>214</v>
+      </c>
+      <c r="D288" t="s">
+        <v>893</v>
+      </c>
+      <c r="E288" t="s">
+        <v>894</v>
+      </c>
+      <c r="F288" t="s">
+        <v>819</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H288" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>983</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>218</v>
+      </c>
+      <c r="D289" t="s">
+        <v>893</v>
+      </c>
+      <c r="E289" t="s">
+        <v>894</v>
+      </c>
+      <c r="F289" t="s">
+        <v>822</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H289" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>986</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>222</v>
+      </c>
+      <c r="D290" t="s">
+        <v>893</v>
+      </c>
+      <c r="E290" t="s">
+        <v>894</v>
+      </c>
+      <c r="F290" t="s">
+        <v>819</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H290" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>989</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>226</v>
+      </c>
+      <c r="D291" t="s">
+        <v>893</v>
+      </c>
+      <c r="E291" t="s">
+        <v>894</v>
+      </c>
+      <c r="F291" t="s">
+        <v>819</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H291" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>991</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>230</v>
+      </c>
+      <c r="D292" t="s">
+        <v>893</v>
+      </c>
+      <c r="E292" t="s">
+        <v>894</v>
+      </c>
+      <c r="F292" t="s">
+        <v>819</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H292" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>994</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>235</v>
+      </c>
+      <c r="D293" t="s">
+        <v>893</v>
+      </c>
+      <c r="E293" t="s">
+        <v>894</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H293" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>997</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>239</v>
+      </c>
+      <c r="D294" t="s">
+        <v>893</v>
+      </c>
+      <c r="E294" t="s">
+        <v>894</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H294" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>242</v>
+      </c>
+      <c r="D295" t="s">
+        <v>893</v>
+      </c>
+      <c r="E295" t="s">
+        <v>894</v>
+      </c>
+      <c r="F295" t="s">
+        <v>819</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>246</v>
+      </c>
+      <c r="D296" t="s">
+        <v>893</v>
+      </c>
+      <c r="E296" t="s">
+        <v>894</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>250</v>
+      </c>
+      <c r="D297" t="s">
+        <v>893</v>
+      </c>
+      <c r="E297" t="s">
+        <v>894</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>254</v>
+      </c>
+      <c r="D298" t="s">
+        <v>893</v>
+      </c>
+      <c r="E298" t="s">
+        <v>894</v>
+      </c>
+      <c r="F298" t="s">
+        <v>819</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>258</v>
+      </c>
+      <c r="D299" t="s">
+        <v>893</v>
+      </c>
+      <c r="E299" t="s">
+        <v>894</v>
+      </c>
+      <c r="F299" t="s">
+        <v>819</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>262</v>
+      </c>
+      <c r="D300" t="s">
+        <v>893</v>
+      </c>
+      <c r="E300" t="s">
+        <v>894</v>
+      </c>
+      <c r="F300" t="s">
+        <v>819</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F301" t="s">
+        <v>424</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>315</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>10</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F302" t="s">
+        <v>23</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>319</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>17</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F303" t="s">
+        <v>23</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
         <v>323</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
         <v>22</v>
       </c>
-      <c r="D250" t="s">
-[...5 lines deleted...]
-      <c r="F250" t="s">
+      <c r="D304" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F304" t="s">
         <v>23</v>
       </c>
-      <c r="G250" s="1" t="s">
-[...3 lines deleted...]
-        <v>861</v>
+      <c r="G304" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1026</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9727,50 +11616,104 @@
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>