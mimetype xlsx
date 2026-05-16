--- v0 (2026-02-05)
+++ v1 (2026-05-16)
@@ -10,251 +10,1235 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="816" uniqueCount="395">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>KELVIN</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_01-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através da Secretária competente, seja realizado o reparo de um buraco que se abriu próximo a via, em frente a Arena Mielke no bairro de Campina dos Crespins Piên/PR.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_02-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que, através da Secretária competente, seja realizado o estudo/projeto para criação e implantação de um parquinho e uma academia ao ar livre no bairro de Campo Novo.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SEANDRA</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_03-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_03-2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, para que através da Secretaria Competente, sejam adotadas as providências necessárias para colocar alguns bancos novos no parquinho de recreação localizado ao lado da subprefeitura em Trigolândia.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_no_04-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_no_04-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO O ESTUDO E PROJETO PARA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO BAIRRO POÇO FRIO DOS SOUZA.</t>
   </si>
   <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>GABRIEL</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparos em todas as bocas de lobo do novo asfalto do bairro de Gramados que se encontram quebrados nas calçadas.</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Viabilidade de pavimentação asfáltica da estrada da Boa Vista, sentido Campina dos Maia.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de uma praça pública com parquinho infantil no bairro de Gramados.</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita Emanilhamento e melhorias na estrada principal da localidade do Letreiro, especificamente em frente á residência da família Feliciano.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>ALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que, através da Secretaria competente, realize as providências necessárias para a construção de uma lombada na estrada que liga Campina dos Crespins a Palmito, em frente ao bar da Jaci.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>SIMONE</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO O ESTUDO E A INSTALAÇÃO DE MESAS E BANCOS NA PRAÇA DA PAZ CENTRO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>ALMIR</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_n_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DO SETOR COMPETENTE, SEJA PROVIDENCIADO O ALARGAMENTO E MELHORIA DA ESTRADA VICINAL LOCALIZADA NO BAIRRO DE CAMPO NOVO, ESTRADA QUE PASSA PELA FAZENDA REPAL NA ANTIGA RAIA E CONTINUA PASSANDO PELAS RESIDÊNCIAS DO SR. NAURE TABORDA, ODAIR GOMES, ALEXANDRE KNOPK CHEGANDO A IGREJA CATÓLICA DO BAIRRO POÇO FRIO.</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_n_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DO SETOR COMPETENTE, SEJA PROVIDENCIADO O ALARGAMENTO E MELHORIA DA ESTRADA VICINAL LOCALIZADA NO BAIRRO DE CAMPINA DOS CRESPINS, ESTRADA ANTES DA CASA DA JACI SENTIDO PALMITO DE CIMA ( RAIA VELHA).</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_n_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a substituição do ponto de ônibus localizado na estrada da Vila dos Silva, em Gramados.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_n_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparo na estrada do Poço Frio sentido Campo Novo, especialmente no trecho que vai da casa da família Gomes até o final da serrinha.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_n_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparo de buraco na pista em frente á loja Top Cell na AV. Paraná, 1621-sala3 - Centro, Piên/PR.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/419/indicacao_n_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de iluminação pública no trecho entre Centro e Gramados ( atrás da Arauco).</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_n_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Poder Executivo Municipal para que, através da Secretaria competente, seja nomeada nome Rua Pinheiros, por ser na localidade de Boa Vista local com vários pinheiros.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>EDILENE</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/427/indicacao_n_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETÁRIA COMPETENTE, SEJA AMPLIADA A REDE DE ILUMINAÇÃO PÚBLICA NO BAIRRO DE CAMPINA DOS CRESPINS, PIÊN/PR.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/428/indicacao_n_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO O ESTUDO E POSTERIORMENTE O PROJETO PARA A CONTRUÇÃO DE UM "PARQUE SENSORIAL" PRÓXIMO A NOVA SEDE DO AMA E DA ESCOLA ALMINDA NO BAIRRO DE TRIGOLÂNDIA, PIÊN/PR.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>DORIVALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/430/indicacao_n_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE POR MEIO DA SECRETARIA MUNICIPAL RESPONSAVEL SEJA REALIZADO MELHORIAS NA VIA RURAL QUE TEM INÍCIO NO SUPERMERCADO GELLY SENTIDO BAIRRO DO PICACINHO INDO ATÉ A DIVISA COM RIO NEGRO/PR.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_n_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA ELABORAÇÃO E EXECUÇÃO DE PROJETOS DE PAVIMENTAÇÃO ASFÁLTICA PARA OS SEGUINTES TRECHOS: ESTRADA DOS SILVA SENTIDO VILA DOS SURA, ESTRADA GRAMADOS SENTIDO QUICÉ, ESTRADA BOA VISTA SENTIDO CAMPINA DOS CRESPINS, ESTRADA PRINCIPAL QUICÉ, EM FRENTE A IGREJA.</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_n_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO AS PROVIDÊNCIAS NECESSÁRIAS PARA A AQUISIÇÃO DE UM IMPLEMENTO AGRÍCOLA ( TANQUE RESERVATÓRIO DE AGUA).</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_n_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PIÊN QUE DETERMINE AOS SETORES COMPETENTES DA ADMINISTRAÇÃO MUNICIPAL A REALIZAÇÃO DE ESTUDO TÉCNICO E ADMINISTRATIVO COM FINALIDADE DE AVALIAR OS IMPACTOS DA PERMANÊNCIA DO MUNICÍPIO DE PIÊN NA REGIÃI METROPOLITANA DE CURITIBA, BEM COMO A VIABILIDADE DE EVENTUAL ALTERAÇÃO DA LEGISLAÇÃO ESTADUAL QUE DISCIPLINA A REFERIDA REGIÃO METROPOLITANA.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_no_24-2025__dorivaldo_ritzmann_-_bueiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO DE QUE ATRAVÉS DA SECRETARIA MUNICIPAL RESPONSAVÉL SEJA REALIZADO MELHORIAS NA ESTRADA RURAL SAINDO DAS FERRAGENS WEISS SENTIDO PICACINHO, TRECHO QUE FICA ALAGADO NOS PERÍODOS DE CHUVA.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_no_25_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo Municipal que, por meio do setor competente, seja providenciado a manutenção corretiva da estrada que faz ligação do bairro de Campina dos Maia com os bairros de Poço Frio e Picacinho Piên PR.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_26_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que, por meio do setor competente, seja providenciado a manutenção corretiva da estrada que faz ligação do bairro de Campina dos Maia com os bairros de Poço Frio e Picacinho Piên PR.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_no_027_-2026-_almir_pedro_mielke_-_ponto_de_onibus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que, por meio do setor competente, seja providenciado a construção de um ponto de ônibus no bairro de Poço Frio, estrada que é acesso para a residência de Lauro Fleschmann com a estrada que leva até a família Trojanovski.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_n_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA NOMEADA NOME RUA DA CACHOEIRA, SITUADA NO BAIRRO DE GRAMADOS, PIÊN/PR.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_n_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA FEITA A REPOSIÇÃO DA TELA DE SEGURANÇA NA QUADRINHA DE ESPORTE EM TRIGOLÂNDIA PIÊN/PR</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_n_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DO SETOR COMPETENTE, SEJAM REALIZADOS ESTUDOS E PROVIDÊNCIAS PARA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA ADEQUADA, BEM COMO A IMPLANTAÇÃO DE CÂMERA DE MONITORAMENTO DE SEGURANÇA, NA ROTA DE ENTRADA PARA O AIRRO DE CACHOEIRINHA PELA BR.</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_n_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA FEITA A INSTALAÇÃO DE UM PONTO DE ÔNIBUS NO BAIRRO PARANAZINHO, PIÊN/PR.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_n_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE, ATRAVES DA SECRETARIA COMPETENTE, SEJA REALIZADO AS PROVIDÊNCIAS NECESSÁRIAS PARA A MANUTENÇÃO CORRETIVA DA RUA NO BAIRRO TRIGOLÂNDIA, PIÊN/PR.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>ALDO, ALMIR, DORIVALDO, EDILENE, GABRIEL, KELVIN, SEANDRA, SIMONE</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_n_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE POR MEIO DAS SECRETARIAS COMPETENTES, PROCEDA Á REGULAMENTAÇÃO E IMPLEMENTAÇÃO, NO ÂMBITO DO MUNICÍPIO DE PIÊN, DA LEI FEDERAL N° 15.326, DE 06 DE JANEIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_n_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE POR MEIO DO SETOR COMPETENTE, SEJAM REALIZADAS A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM URGÊNCIA NA VIA QUE VAI DO CENTRO DA CIDADE ATÉ O BAIRRO DE GRAMADOS, LOCAL PRÓXIMO DA EMPRESA ARAUCO.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_n_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE POR MEIO DO SETOR COMPETENTE, SEJAM REALIZADAS A INSTALAÇÃO DE DUAS (2) LOMBADAS ( QUEBRA-MOLAS) NA RUA QUE RECEBEU A INSTALAÇAO DE BLOCOS DE CONCRETO SEXTAVADOS, NO BAIRRO DE ATERRADO ALTO PIÊN/PR.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA ESTUDADA A POSSIBILIDADE DE VIABILIZAR, EM PARCERIA COM A POLÍCIA CIVIL DO ESTADO DO PARANÁ, A REALIZAÇÃO DE ATENDIMENTO ITINERENTE DA DELEGACIA DA MULHER NO MUNICÍPIO DE PIÊN, COM PERIODICIDADE MENSAL OU CONFORMEA DEMANDA.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_n_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO COM TECNOLOGIA 360 GRAUS NAS ENTRADAS DE TODAS AS ESCOLAS E CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL(CMEIs) DE PIÊN.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A EXPANSÃO DA REDE DE ILUMINAÇÃO PÚBLICA EM GRAMADOS, POÇO FRIO DOS SOUZAS E PONTE ALTA.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_n_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVES DA SECRETARIA COMPETENTE, SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE O CAMINHÃO PIPA PASSE MOLHANDO A ESTRADA DO BAIRRO DE CAMPINA DOS MAIA SENTIDO POÇO FRIO.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>JOEL</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>SOLICITA INSTALAÇÃO DE DUAS LIXEIRAS PARA COLETE DE LIXO NAS PROXIMIDADES DA CAPELA SÃO SEBASTIÃO LAGEADO.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE LIXEIRAS PARA COLETA DE LIXO NA ENCRUZILIADA QUE LIGA ASW COMUNIDADES DE CAMPO NOVO E LAGEADO.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>REALIZAR MELHORIAS NA RUA CLÁUDIO DUARTE MASSANEIRO EM PONTE ALTA.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/476/indicacao_n_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL SEJA REALIZADO O ESTUDO E POSTERIORMENTE A SOLICITAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DA VIA RURAL QUE INTERLIGA AS COMUNIDADES DE POÇO FRIO E CAMPINAS DOS MAIA.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_n_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SETOR RESPONSÁVEL, SEJA REALIZADA AS MELHORIAS BEM COMO ALARGAMENTO DA VIA RURAL SITUADA NA VILA DOS DORNELES NO BAIRRO PICACINHO.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_n_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE SEJA REALIZADA A LIMPEZA, RESTAURAÇÃO E MANUTENÇÃO DA PLACA EM HOMENAGEM AOS PIONEIROS, LOCALIZADA NA PRAÇA CENTRAL DO MUNICÍPIO DENOMINADA PRAÇA DOS PIONEIROS.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>ALDO, ALMIR, SIMONE, KELVIN</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/479/indicacao_n_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE POR MEIO DO SETOR COMPETENTE, QUE O VEÍCULO FIAT SIENA A SER RECEBIDO POR MEIO DE DOAÇÃO DA CÂMARA MUNICIPAL DE PIÊN SEJA DESTINADO Á SECRETARIA DE ASSISTÊNCIA SOCIAL.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_n_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE TREINAMENTO DE PREVENÇÃO E AÇÃO EM SITUAÇOES DE RISCO EM ESCOLAS E CRECHES.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_n_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTA, SEJA REALIZADO O ESTUDO E A VIABILIDADE DA AQUISIÇÃO DE UM CAMINHÃO VARREDEIRA OU MÁQUINA VARREDORA DE RUAS.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/484/indicacao_n_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADO O ESTUDO NECESSÁRIO E POSTERIORMENTE A INSTALAÇÃO/CONSTRUÇÃO DE UM PONTO DE ÔNIBUS AS MARGENS DA PR-420 BAIRRO DE TRIGOLÂNDIA, EM FRENTE A CASA DO SR. ELIZEU BUBA.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/486/indicacao_n_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INSTALAÇÃO E MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM DIVERSOS TRECHOS DAS LOCALIDADES DE GRAMADOS, LETREIRO, MONJOLINHO E PARQUE DE EVENTOS.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_n_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A ISNTALAÇÃO DE CERCA NO CMEI GOTINHAS DO SABER, NO AVENCAL, BEM COMO EM TODAS AS UNIDADES ESCOLARES DA REDE MUNICIPAL QUE AINDA NÃO POSSUEM TAL INFRAESTRUTURA.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/489/indicacao_n_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>SEJA REALIZADA A ELABORAÇÃO DE PROJETO TÉCNICO E A INCLUSÃO NO CRONOGRAMA DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA VIA PÚBLICA LOCALIZADA NO BAIRRO POÇO FRIO, QUE PASSA EM FRENTE A NOVA UNIDADE DE SAÚDE SEGUINDO ATÉ A PONTE.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/490/indicacao_n_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>SEJA REALIZADA A ELABORAÇÃO DE PROJETO TÉCNICO E A INCLUSÃO NO CRONOGRAMA DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA VIA PÚBLICA LOCALIZADA NO BAIRRO POÇO FRIO, ESTRADA QUE TEM INÍCIO PRÓXIMO A CAIXA DE ÁGUA DESCE POR FRENTE A IGREJA CATÓLICA E PASSA PELO CEMITÉRIO.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/491/indicacao_n_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, SEJA FEITA A LIMPEZA E HIGIENIZAÇÃO DOS BANHEIROS DA QUADRA DE ESPORTES DA CAMPINA DOS CRESPINS, PIÊN/PR.</t>
+  </si>
+  <si>
     <t>397</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>ALMIR</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/397/requerimento_no_001-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/397/requerimento_no_001-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SRA. LEONILDE DE OLIVEIRA MENDES.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/399/requerimento_n_002-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/399/requerimento_n_002-2026.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Poder Executivo Municipal, para que, por meio do setor competente, preste informações detalhadas acerca da obra denominada “Construção da Cobertura da Praça da Paz”, conforme dados constantes na placa informativa instalada no local.</t>
   </si>
   <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>ALTEVIR</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/410/requerimento_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Á EMPRESA NOBILE MUDAS LTDA, ESPECIALMENTE NA PESSOA DE SEUS FUNDADORES SR. INGOMAR TSCHOKE E SRA. ROMILDA RUDNICK TSCHOKE , EM RECONHECIMENTO Á RELEVANTE TRAJETÓRIA EMPRESARIAL,SOCIAL E AMBIENTAL DESENVOLVIDA AO LONGO DE QUATRO DÉCADAS DE ATUAÇÃO.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/426/requerimento_n_004_-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A SR. FRANCISCO MARQUES NETO, PELO EXCELENTE TRABALHO PRESTADO EM NOSSO MUNICÍPIO, E AO CARINHO COM QUE SEMPRE  ATENDEU OS NOSSOS MUNÍCIPES AO LONGO DE DÉCADAS DE SERVIÇOS PRESTADOS.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/429/requerimento_n_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A SRA. ZANDAIRA SALETE CAVAGNOLI SCHAUZ, PELOS ANOS DE DEDICAÇÃO E TRABALHO PRESTADOS AO NOSSO MUNICÍPIO NA SECRETARIA DE EDUCAÇÃO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/436/requerimento_n_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES AO CHEFE EXECUTIVO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO, REFERENTE Á CODEPI- COMPANHIA DE DESENVOLVIMENTO DE PIÊN.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/437/requerimento_n_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AS VOLUNTÁRIAS, PELO EXCELENTE TRABALHO PRESTADO JUNTO A APAE DE NOSSO MUNICÍPIO SEMPRE  COM MUITO AMOR E  DEDICAÇÃO.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/440/requerimento_no_08-2026__dorivaldo_e_almir_-_mocao_de_aplausos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. HENRIQUE JOSÉ SCHAUZ, PELO EXCELENTE TRABALHO PRESTADO EM NOSSO MUNICÍPIO, PELA ATENÇÃO E DEDICAÇÃO COM O QUAL SEMPRE ATENDEU OS NOSSOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/441/requerimento_no_09-2026__aldo_rui-_mocao_de_aplausos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO APLAUSOS AO SR. CLAUDEMIR JOSÉ DE ANDRADE PELA SUA TRAJETÓRIA PROFISSIONAL, E PELOS ANOS DEDICADOS AO MUNICÍPIO DE PIÊN.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_n_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE INFORMAÇÕES SOBRE A SITUAÇÃO DE EQUIPAMENTO DE ULTRASSONOGRAFIA PERTENCENTE AO MUNICÍPIO E CAPACITAÇÃO DE SERVIDORES PARA SUA UTILIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_n_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A SRA. MARIA DILIRIA SENN, PELOS MUITOS ANOS QUE VEM DEDICANDO DE SUA VIDA EM PROL DO PRÓXIMO, SEMPRE COM MUITO CARINHO E EMPATIA.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_n_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. JAIR CAVALHEIRO PIRES, PELOS ANOS QUE VEM SE DEDICANDO AO MUNICÍPIO POR MEIO DE TRABALHOS NA COMUNIDADE E POR MEIO DO RAMO FUNERÁRIO.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/468/requerimento_n_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. NEY CIUPKA EM RECONHECIMENTO AOS ANOS DE DEDICAÇÃO AO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/485/requerimento_n_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. LUIZ ROBERTO PERES ARMELIN, PELOS ANOS DE TRABALHO PRESTADO EM NOSSO MUNICÍPIO, PELA ATENÇÃO E DEDICAÇÃO COM O QUAL SEMPRE ATENDEU OS NOSSOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_n_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENADO FEDERAL PELA REJEIÇÃO DA INDICAÇÃO DO SR. JORGE RODRIGO ARAÚJO MESSIAS AO CARGO DE MINISTRO DO SUPREMO TRIBUNAL FEDERAL, RECONHECENDO O EXERCICIO LEGÍTIMO, SOBERANO E RESPONSAVÉL DE SUA COMPETÊNCIA CONSTITUCIONAL.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE OS ATENDIMENTOS REALIZADOS AOS SÁBADOS, ESPECIALMENTE EM REGIME DE MUTIRÃO, NAS UNIDADES DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/494/requerimento_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES DA SECRATÁRIA DE AGRICULTURA SOBRE OS EQUIPAMENTOS DISPONIBILIZADOS POR ESTA SECRETARIA PARA ATENDIMENTOS AOS PRODUTORES RURAIS.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>DJCPE</t>
+  </si>
+  <si>
+    <t>Decreto de Julgamento das Contas do Poder Executiv</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/482/decreto_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>APROVA AS CONTAS DO PODER EXECUTIVO MUNICIPAL, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2024</t>
+  </si>
+  <si>
     <t>393</t>
   </si>
   <si>
     <t>RESO</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/393/projeto_de_resolucao_01-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/393/projeto_de_resolucao_01-2026.pdf</t>
   </si>
   <si>
     <t>REAJUSTE NO VALOR DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE PIÊN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/435/resolucao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A HONRARIA " MULHER DESTAQUE" NO ÂMBITO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>ALMIR, ALDO, KELVIN, SIMONE</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/480/resolucao_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DOAÇÃO DE AUTOMOVÉL DA CÂMARA MUNICIPAL DE PIÊN EM FAVOR DA PREFEITURA MUNICIPAL DE PIÊN.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>CJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/424/emenda_modificativa_do_projeto_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA DO PROJETO DE LEI 05-2026.</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>Executivo Municipal - PREF</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/451/emenda_modificativa_ao_pl_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 14/2026,</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/463/emenda_modificativa_ao_pl_n019-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N° 019, DE 06 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/474/emenda_modificativa_ao_pl_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA A REDAÇÃO DO PROJETO DE LEI Nº 017/2026, PARA ADEQUAR A TERMINOLOGIA AO PLURAL, PASSANDO A ABRANGER OS CEMITERIOS MUNICIPAIS.</t>
+  </si>
+  <si>
     <t>391</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Executivo Municipal - PREF</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_n01-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_n01-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPOR AS PERDAS SALARIAIS AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_n02-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_n02-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL RECOMPOSIÇÃO REMUNERATÓRIA A TÍTULO DE REVISÃO GERAL ANUAL PREVISTA PELO INCISO X, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>396</t>
-[...7 lines deleted...]
-  <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_no_04-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_no_04-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO VISUAL DOS VEÍCULOS OFICIAIS, PRÓPRIOS, LOCADOS OU CEDIDOS, UTILIZADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE PIÊN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/401/projeto_de_lei_n_05-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/401/projeto_de_lei_n_05-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA MUNICIPAL DE COMBATE Á VIOLÊNCIA CONTRA A MULHER" NO MUNICÍPIO DE PIÊN, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/402/projeto_de_lei_n_06-2026.pdf</t>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/402/projeto_de_lei_n_06-2026.pdf</t>
   </si>
   <si>
     <t>DENOMINA "CENTRO DE TERAPIA DO AUTISTA DA AMA - HARRY GUIDO GREIPEL" O BEM PÚBLICO QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/408/projeto_de_lei_n_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento do cordão quebra-cabeça como recurso auxiliar para identificação de pessoas com transtorno do espectro autista (TEA) no município de Piên, estado do Paraná.</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O PROGRAMA MUNICIPAL DE AUXÍLIO SOCIAL PARA JOVENS DESACOLHIDOS DO MUNICÍPIO DE PIÊN/PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/412/projeto_de_lei_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO, NO VALOR DE R$ 346,009,10.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>ALDO, ALMIR</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/421/projeto_de_lei_n_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE INCENTIVO Á IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS NO MUNICÍPIO DE PIÊN/PR.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_n_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A DENOMINAÇÃO DA BANDA MUSICAL DO MUNICÍPIO DE PIÊN, CRIADA PELA LEI N° 1.190, DE 12 DE DEZEMBRO DE 2013.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/423/projeto_de_lei_n_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A CRIAÇÃO E IMPLANTAÇÃO DE POLÍTICA PÚBLICA DENOMINADA DE " PIÊN COMPRA AQUI", QUE VISA, ENTRE OUTRAS AÇÕES PREVISTA NESTE REGULAMENTO, REALIZAR CERTAMES DESTINADOS EXCLUSIVAMENTE ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE LOCAIS E REGIONAIS.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_n_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI N° 1151, DE 30 DE JANEIRO DE 2013.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/439/projeto_de_lei_n_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI N° 1.542, DE 03 DE ABRIL DE 2024, E A LEI N° 1.246, DE 05 DE NOVEMBRO DE 2015</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_n_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA " UNIDADE BÁSICA DE SAÚDE POÇO FRIO - MORGANE LINKOSKI ZIMMER " O BEM PÚBLICO QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_n_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE INCENTIVO Á IMPLANTAÇÃO DE MEDIDAS DE PREVENÇÃO E CONTROLE DA DENGUE NO CEMITÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_lei_n_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE AMPLIAÇÃO DO ACESSO A EXAMES DE ULTRASSONOGRAFIA NO MUNICÍPIO DE PIÊN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_de_lei_n_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIAS PÚBLICAS MUNICIPAIS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_n_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI N° 960, DE 14 DE SETEMBRO DE 2007.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/464/projeto_de_lei_n_21_-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER IMÓVEL EM DAÇÃO EM PAGAMENTO PARA A QUITAÇÃO DE CRÉDITOS TRIBUTÁRIOS, COM A INCORPORAÇÃO DO VALOR REMANESCENTE AO PATRIMÔNIO PÚBLICO POR DESTINAÇÃO ESTATUTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/470/projeto_de_lei_n_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_de_lei_23-_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONCESSÃO DE DIREITO REAL DE USO COM A ASSOCIAÇÃO DO PAIS E AMIGOS DOS AUTISTAS DE PIÊN - AMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_no_024_-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE A DIVULGAÇÃO DA LISTA DE ESPERA PARA VAGAS NAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL DE PIÊN PR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -558,69 +1542,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/397/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/399/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/393/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_n01-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_n02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/396/projeto_de_lei_n03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/401/projeto_de_lei_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/402/projeto_de_lei_n_06-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_n_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_n_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_n_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/419/indicacao_n_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_n_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/427/indicacao_n_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/428/indicacao_n_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/430/indicacao_n_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_n_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_n_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_n_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_no_24-2025__dorivaldo_ritzmann_-_bueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_no_25_-_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_26_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_no_027_-2026-_almir_pedro_mielke_-_ponto_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_n_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_n_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_n_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_n_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_n_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_n_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_n_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_n_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_n_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_n_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/476/indicacao_n_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_n_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_n_45-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/479/indicacao_n_46-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_n_47-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_n_48-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/484/indicacao_n_49-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/486/indicacao_n_50-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_n_51-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/489/indicacao_n_52-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/490/indicacao_n_53-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/491/indicacao_n_54-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/397/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/399/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/410/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/426/requerimento_n_004_-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/429/requerimento_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/436/requerimento_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/437/requerimento_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/440/requerimento_no_08-2026__dorivaldo_e_almir_-_mocao_de_aplausos_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/441/requerimento_no_09-2026__aldo_rui-_mocao_de_aplausos_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/468/requerimento_n_13-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/485/requerimento_n_14-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_n_15-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/494/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/482/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/393/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/435/resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/480/resolucao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/424/emenda_modificativa_do_projeto_05-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/451/emenda_modificativa_ao_pl_14-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/463/emenda_modificativa_ao_pl_n019-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/474/emenda_modificativa_ao_pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_n01-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_n02-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/401/projeto_de_lei_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/402/projeto_de_lei_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/408/projeto_de_lei_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/412/projeto_de_lei_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/421/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_n_11-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/423/projeto_de_lei_n_12-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/439/projeto_de_lei_n_15-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_n_16-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_n_17-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_lei_n_18-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_de_lei_n_19-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_n_20-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/464/projeto_de_lei_n_21_-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/470/projeto_de_lei_n_22-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_de_lei_23-_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pien.pr.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_no_024_-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="237.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="65.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -717,291 +1701,2667 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>31</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>87</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>96</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>31</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>96</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>58</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>58</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>58</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>87</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>149</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>58</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>31</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>31</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>178</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>178</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>96</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>96</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H45" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>87</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>202</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>48</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>210</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>217</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>218</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>31</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H51" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>221</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H52" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>225</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>226</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>96</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H53" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>229</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>230</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>96</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>233</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>234</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H55" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>238</v>
+      </c>
+      <c r="E56" t="s">
+        <v>239</v>
+      </c>
+      <c r="F56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H56" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
+        <v>238</v>
+      </c>
+      <c r="E57" t="s">
+        <v>239</v>
+      </c>
+      <c r="F57" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H57" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>245</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" t="s">
+        <v>238</v>
+      </c>
+      <c r="E58" t="s">
+        <v>239</v>
+      </c>
+      <c r="F58" t="s">
+        <v>246</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H58" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>249</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59" t="s">
+        <v>238</v>
+      </c>
+      <c r="E59" t="s">
+        <v>239</v>
+      </c>
+      <c r="F59" t="s">
+        <v>58</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H59" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" t="s">
+        <v>238</v>
+      </c>
+      <c r="E60" t="s">
+        <v>239</v>
+      </c>
+      <c r="F60" t="s">
+        <v>87</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H60" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61" t="s">
+        <v>238</v>
+      </c>
+      <c r="E61" t="s">
+        <v>239</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H61" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>258</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62" t="s">
+        <v>238</v>
+      </c>
+      <c r="E62" t="s">
+        <v>239</v>
+      </c>
+      <c r="F62" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H62" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>261</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" t="s">
+        <v>238</v>
+      </c>
+      <c r="E63" t="s">
+        <v>239</v>
+      </c>
+      <c r="F63" t="s">
+        <v>96</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H63" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>264</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>47</v>
       </c>
-      <c r="G14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H14" t="s">
+      <c r="D64" t="s">
+        <v>238</v>
+      </c>
+      <c r="E64" t="s">
+        <v>239</v>
+      </c>
+      <c r="F64" t="s">
+        <v>48</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H64" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>267</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>52</v>
+      </c>
+      <c r="D65" t="s">
+        <v>238</v>
+      </c>
+      <c r="E65" t="s">
+        <v>239</v>
+      </c>
+      <c r="F65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H65" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>270</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>57</v>
+      </c>
+      <c r="D66" t="s">
+        <v>238</v>
+      </c>
+      <c r="E66" t="s">
+        <v>239</v>
+      </c>
+      <c r="F66" t="s">
+        <v>58</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H66" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>273</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>62</v>
+      </c>
+      <c r="D67" t="s">
+        <v>238</v>
+      </c>
+      <c r="E67" t="s">
+        <v>239</v>
+      </c>
+      <c r="F67" t="s">
+        <v>87</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H67" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>276</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>66</v>
+      </c>
+      <c r="D68" t="s">
+        <v>238</v>
+      </c>
+      <c r="E68" t="s">
+        <v>239</v>
+      </c>
+      <c r="F68" t="s">
+        <v>53</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H68" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>279</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" t="s">
+        <v>238</v>
+      </c>
+      <c r="E69" t="s">
+        <v>239</v>
+      </c>
+      <c r="F69" t="s">
+        <v>96</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H69" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>282</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" t="s">
+        <v>238</v>
+      </c>
+      <c r="E70" t="s">
+        <v>239</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H70" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>285</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>78</v>
+      </c>
+      <c r="D71" t="s">
+        <v>238</v>
+      </c>
+      <c r="E71" t="s">
+        <v>239</v>
+      </c>
+      <c r="F71" t="s">
+        <v>58</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H71" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>288</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>82</v>
+      </c>
+      <c r="D72" t="s">
+        <v>238</v>
+      </c>
+      <c r="E72" t="s">
+        <v>239</v>
+      </c>
+      <c r="F72" t="s">
+        <v>58</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H72" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>291</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>292</v>
+      </c>
+      <c r="E73" t="s">
+        <v>293</v>
+      </c>
+      <c r="F73" t="s">
+        <v>294</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H73" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>297</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>298</v>
+      </c>
+      <c r="E74" t="s">
+        <v>299</v>
+      </c>
+      <c r="F74" t="s">
+        <v>300</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H74" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>303</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>298</v>
+      </c>
+      <c r="E75" t="s">
+        <v>299</v>
+      </c>
+      <c r="F75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H75" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>306</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>298</v>
+      </c>
+      <c r="E76" t="s">
+        <v>299</v>
+      </c>
+      <c r="F76" t="s">
+        <v>307</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H76" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>310</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>311</v>
+      </c>
+      <c r="E77" t="s">
+        <v>312</v>
+      </c>
+      <c r="F77" t="s">
+        <v>313</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H77" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>316</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>311</v>
+      </c>
+      <c r="E78" t="s">
+        <v>312</v>
+      </c>
+      <c r="F78" t="s">
+        <v>317</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H78" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>320</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" t="s">
+        <v>311</v>
+      </c>
+      <c r="E79" t="s">
+        <v>312</v>
+      </c>
+      <c r="F79" t="s">
+        <v>317</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H79" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>323</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>26</v>
+      </c>
+      <c r="D80" t="s">
+        <v>311</v>
+      </c>
+      <c r="E80" t="s">
+        <v>312</v>
+      </c>
+      <c r="F80" t="s">
+        <v>313</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H80" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>326</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>327</v>
+      </c>
+      <c r="E81" t="s">
+        <v>328</v>
+      </c>
+      <c r="F81" t="s">
+        <v>317</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H81" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>331</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" t="s">
+        <v>327</v>
+      </c>
+      <c r="E82" t="s">
+        <v>328</v>
+      </c>
+      <c r="F82" t="s">
+        <v>300</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H82" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>334</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>26</v>
+      </c>
+      <c r="D83" t="s">
+        <v>327</v>
+      </c>
+      <c r="E83" t="s">
+        <v>328</v>
+      </c>
+      <c r="F83" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H83" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>337</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>30</v>
+      </c>
+      <c r="D84" t="s">
+        <v>327</v>
+      </c>
+      <c r="E84" t="s">
+        <v>328</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H84" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>340</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" t="s">
+        <v>327</v>
+      </c>
+      <c r="E85" t="s">
+        <v>328</v>
+      </c>
+      <c r="F85" t="s">
+        <v>317</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H85" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86" t="s">
+        <v>327</v>
+      </c>
+      <c r="E86" t="s">
+        <v>328</v>
+      </c>
+      <c r="F86" t="s">
+        <v>31</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H86" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>346</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" t="s">
+        <v>327</v>
+      </c>
+      <c r="E87" t="s">
+        <v>328</v>
+      </c>
+      <c r="F87" t="s">
+        <v>317</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H87" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>349</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88" t="s">
+        <v>327</v>
+      </c>
+      <c r="E88" t="s">
+        <v>328</v>
+      </c>
+      <c r="F88" t="s">
+        <v>317</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>52</v>
+      </c>
+      <c r="D89" t="s">
+        <v>327</v>
+      </c>
+      <c r="E89" t="s">
+        <v>328</v>
+      </c>
+      <c r="F89" t="s">
+        <v>353</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H89" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>356</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>57</v>
+      </c>
+      <c r="D90" t="s">
+        <v>327</v>
+      </c>
+      <c r="E90" t="s">
+        <v>328</v>
+      </c>
+      <c r="F90" t="s">
+        <v>317</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H90" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>359</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>62</v>
+      </c>
+      <c r="D91" t="s">
+        <v>327</v>
+      </c>
+      <c r="E91" t="s">
+        <v>328</v>
+      </c>
+      <c r="F91" t="s">
+        <v>317</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H91" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>362</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>70</v>
+      </c>
+      <c r="D92" t="s">
+        <v>327</v>
+      </c>
+      <c r="E92" t="s">
+        <v>328</v>
+      </c>
+      <c r="F92" t="s">
+        <v>317</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H92" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>365</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>74</v>
+      </c>
+      <c r="D93" t="s">
+        <v>327</v>
+      </c>
+      <c r="E93" t="s">
+        <v>328</v>
+      </c>
+      <c r="F93" t="s">
+        <v>317</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H93" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>368</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>78</v>
+      </c>
+      <c r="D94" t="s">
+        <v>327</v>
+      </c>
+      <c r="E94" t="s">
+        <v>328</v>
+      </c>
+      <c r="F94" t="s">
+        <v>317</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H94" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>82</v>
+      </c>
+      <c r="D95" t="s">
+        <v>327</v>
+      </c>
+      <c r="E95" t="s">
+        <v>328</v>
+      </c>
+      <c r="F95" t="s">
+        <v>53</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H95" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>374</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>86</v>
+      </c>
+      <c r="D96" t="s">
+        <v>327</v>
+      </c>
+      <c r="E96" t="s">
+        <v>328</v>
+      </c>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H96" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>377</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>91</v>
+      </c>
+      <c r="D97" t="s">
+        <v>327</v>
+      </c>
+      <c r="E97" t="s">
+        <v>328</v>
+      </c>
+      <c r="F97" t="s">
+        <v>317</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H97" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>380</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>95</v>
+      </c>
+      <c r="D98" t="s">
+        <v>327</v>
+      </c>
+      <c r="E98" t="s">
+        <v>328</v>
+      </c>
+      <c r="F98" t="s">
+        <v>317</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H98" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>383</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>100</v>
+      </c>
+      <c r="D99" t="s">
+        <v>327</v>
+      </c>
+      <c r="E99" t="s">
+        <v>328</v>
+      </c>
+      <c r="F99" t="s">
+        <v>317</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H99" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>386</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>104</v>
+      </c>
+      <c r="D100" t="s">
+        <v>327</v>
+      </c>
+      <c r="E100" t="s">
+        <v>328</v>
+      </c>
+      <c r="F100" t="s">
+        <v>317</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H100" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>389</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>108</v>
+      </c>
+      <c r="D101" t="s">
+        <v>327</v>
+      </c>
+      <c r="E101" t="s">
+        <v>328</v>
+      </c>
+      <c r="F101" t="s">
+        <v>317</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H101" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>392</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>112</v>
+      </c>
+      <c r="D102" t="s">
+        <v>327</v>
+      </c>
+      <c r="E102" t="s">
+        <v>328</v>
+      </c>
+      <c r="F102" t="s">
+        <v>58</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H102" t="s">
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>